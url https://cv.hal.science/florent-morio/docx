--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Analysis of General presentations and Imaging features in Cerebral MUCORmycosis (MAGICMUCOR): towards different entities</w:t>
+                <w:t xml:space="preserve">Compassionate Use of Olorofim for Invasive Mold Infections: A Nationwide Observational Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine de la Porte Des Vaux</w:t>
+                <w:t xml:space="preserve">V Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Provost</w:t>
+                <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coste</w:t>
+                <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Herbrecht</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Denis</w:t>
+                <w:t xml:space="preserve">P Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 64, </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.ofaf750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456570v1</w:t>
+                <w:t xml:space="preserve">hal-05512639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compassionate Use of Olorofim for Invasive Mold Infections: A Nationwide Observational Study in France</w:t>
+                <w:t xml:space="preserve">Multicenter Analysis of General presentations and Imaging features in Cerebral MUCORmycosis (MAGICMUCOR): towards different entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Esnault</w:t>
+                <w:t xml:space="preserve">Clémentine de la Porte Des Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godet</w:t>
+                <w:t xml:space="preserve">Corentin Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charmillon</w:t>
+                <w:t xml:space="preserve">Raoul Herbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Parize</w:t>
+                <w:t xml:space="preserve">Blandine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13 (1), pp.ofaf750. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512639v1</w:t>
+                <w:t xml:space="preserve">hal-05456570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
@@ -502,1216 +502,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+                <w:t xml:space="preserve">Hyperinfection with Anisakis simplex sensu stricto: observations from a cluster of two cases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Manon Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Maureen Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Carelle Koudougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.e00282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185259v1</w:t>
+                <w:t xml:space="preserve">hal-05295420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diagnosis of mucormycosis by PCR in patients at risk: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Prognostic impact and safety of early adjunctive corticosteroid therapy in HIV-negative severe pneumocystis pneumonia: a propensity-matched multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lottie Brown</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Tschiderer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Barnes</w:t>
+                <w:t xml:space="preserve">Romain Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon C-A Chen</w:t>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103115⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.thorax-2025-223504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2025-223504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014057v1</w:t>
+                <w:t xml:space="preserve">inserm-05509714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Henry</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diagnosis of mucormycosis by PCR in patients at risk: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lottie Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Djenontin</w:t>
+                <w:t xml:space="preserve">Lena Tschiderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Rosemary Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sharon C-A Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.103115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333903v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact and safety of early adjunctive corticosteroid therapy in HIV-negative severe pneumocystis pneumonia: a propensity-matched multicentre study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Stiegler</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lecuyer</w:t>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rieul</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.thorax-2025-223504. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thorax-2025-223504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509714v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperinfection with Anisakis simplex sensu stricto: observations from a cluster of two cases in France</w:t>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Robert</w:t>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Duflot</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carelle Koudougou</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Durand</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.e00282. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295420v1</w:t>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrochemical fungicides as environmental drivers of antifungal resistance</w:t>
+                <w:t xml:space="preserve">Trichosporon and Antifungal Resistance: Current Knowledge and Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Lucia Chacon Parra</w:t>
+                <w:t xml:space="preserve">Isabela Lima Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Carvalho Pereira</w:t>
+                <w:t xml:space="preserve">Nalu Teixeira Aguiar Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyne Soares Freitas</w:t>
+                <w:t xml:space="preserve">Rafael Wesley Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Alves De Souza-Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Sarah Aguiar Viera</w:t>
+                <w:t xml:space="preserve">Luana Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180385⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190 (4), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-025-00969-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329525v1</w:t>
+                <w:t xml:space="preserve">hal-05327796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichosporon and Antifungal Resistance: Current Knowledge and Gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrochemical fungicides as environmental drivers of antifungal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Lucia Chacon Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Lima Miranda</w:t>
+                <w:t xml:space="preserve">Vinicius Carvalho Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalu Teixeira Aguiar Peres</w:t>
+                <w:t xml:space="preserve">Alyne Soares Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Wesley Bastos</w:t>
+                <w:t xml:space="preserve">Marcos Alves De Souza-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Rossato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Ana Sarah Aguiar Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190 (4), pp.59. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1000, pp.180385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-025-00969-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327796v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
@@ -1825,1899 +1825,1899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
+                <w:t xml:space="preserve">Kodamaea ohmeri : an emergent yeast from a One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bertin-Biasutto</w:t>
+                <w:t xml:space="preserve">Sthefany Emanuelle Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+                <w:t xml:space="preserve">Lorena Souza Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Ludmila Gouveia Eufrasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Silva Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Lucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169425v1</w:t>
+                <w:t xml:space="preserve">hal-05162032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodamaea ohmeri : an emergent yeast from a One Health perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Gouveia Eufrasio</w:t>
+                <w:t xml:space="preserve">Lise Bertin-Biasutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Silva Cruz</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabíola Lucini</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100359. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.896-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162032v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Ianca Karine Prudencio de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Luc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.101583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2025.101583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
+                <w:t xml:space="preserve">hal-05329491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lewis White</w:t>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862485v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
+                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianca Karine Prudencio de Albuquerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baron</w:t>
+                <w:t xml:space="preserve">P Lewis White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Duchesne</w:t>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.101583. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2025.101583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329491v1</w:t>
+                <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lécuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gallais</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334494v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Marie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidemiology of fungal infections in transplant patients</w:t>
+                <w:t xml:space="preserve">Precise genome editing underlines the distinct contributions of mutations in ERG11 , ERG3 , MRR1 , and TAC1 genes to antifungal resistance in Candida parapsilosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Elhaj Mahmoud</w:t>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Herivaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Briard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bj.2024.100719⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00022-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536323v1</w:t>
+                <w:t xml:space="preserve">hal-04879909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima El Machhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473848v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative sulphur metabolism in the fungal pathogen Candida parapsilosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letal I Salzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Ó Cinnéide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caoimhe O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53442-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862668v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterocytozoon bieneusi, a human pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.2406276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2406276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative sulphur metabolism in the fungal pathogen Candida parapsilosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.9190. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53442-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329629v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise genome editing underlines the distinct contributions of mutations in ERG11 , ERG3 , MRR1 , and TAC1 genes to antifungal resistance in Candida parapsilosis</w:t>
+                <w:t xml:space="preserve">The epidemiology of fungal infections in transplant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+                <w:t xml:space="preserve">Dorra Elhaj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+                <w:t xml:space="preserve">Anaïs Herivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Duchesne</w:t>
+                <w:t xml:space="preserve">Benoit Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00022-24⟩</w:t>
+              <w:t xml:space="preserve">Biomedical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (3), pp.100719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bj.2024.100719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879909v1</w:t>
+                <w:t xml:space="preserve">hal-04536323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+                <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gouzien</w:t>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.13518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524410v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
               </w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), pp.101520. </w:t>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (11), pp.1042-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Reconsider Pneumocystis Pneumonia Presentation and Treatment According to Its Underlying Disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,1233 +4203,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Persat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528767v1</w:t>
+                <w:t xml:space="preserve">hal-04688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gouzien</w:t>
+                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Che</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Magalie Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.101010. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.937-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688848v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Prognosis Factors of Pneumocystis jirovecii Pneumonia According to Underlying Disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transthyretin amyloid cardiomyopathy in France: A cross-sectional multi-centre study (333 patients)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Thibaud Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Karoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.01.015⟩</w:t>
+              <w:t xml:space="preserve">Rare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rare, 2, pp.100021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rare.2024.100021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04446239v1</w:t>
+                <w:t xml:space="preserve">hal-04477521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transthyretin amyloid cardiomyopathy in France: A cross-sectional multi-centre study (333 patients)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Eicher</w:t>
+                <w:t xml:space="preserve">Characteristics and Prognosis Factors of Pneumocystis jirovecii Pneumonia According to Underlying Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahéma Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounira Karoubi</w:t>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rare, 2, pp.100021. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.S0012-3692(24)00022-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rare.2024.100021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477521v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04446239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Diagnosis of Pulmonary Mucormycosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive fungal diseases in patients with autoimmune diseases: a case series from the French RESSIF network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Conrad</w:t>
+                <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poirée</w:t>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">André Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (5), pp.1097-1107. </w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e003281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2023.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249315v1</w:t>
+                <w:t xml:space="preserve">hal-04205646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.257.e7-257.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+                <w:t xml:space="preserve">hal-04758751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atovaquone exposure and Pneumocystis jirovecii cytochrome b mutations: French data and review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenn Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mmy/myad095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Robert</w:t>
+                <w:t xml:space="preserve">Improving Diagnosis of Pulmonary Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+                <w:t xml:space="preserve">Sylvain Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (5), pp.1097-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758751v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive fungal diseases in patients with autoimmune diseases: a case series from the French RESSIF network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Paugam</w:t>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.e003281. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205646v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive bone and joint infections from the French Scedosporiosis/lomentosporiosis Observational Study (SOS) cohort: no mortality with long-term antifungal treatment and surgery</w:t>
               </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (3), </w:t>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Yarrowia lipolytica Clinical Isolate CBS 18115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,697 +5677,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Clinical Impact of Respiratory Coinfections at Diagnosis of Pneumocystis jirovecii Pneumonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Candida palmioleophila Clinical Isolate CBS 18098</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanu Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab460⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (1-2), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00682-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809416v1</w:t>
+                <w:t xml:space="preserve">hal-04809175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Candida palmioleophila Clinical Isolate CBS 18098</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rajendra Prasad</w:t>
+                <w:t xml:space="preserve">Highly Conserved gsc1 Gene of Pneumocystis jirovecii in Patients with or without Prior Exposure to Echinocandins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouleymata Diabira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00682-1⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01563-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809175v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Conserved gsc1 Gene of Pneumocystis jirovecii in Patients with or without Prior Exposure to Echinocandins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouleymata Diabira</w:t>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01563-21⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301232v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+                <w:t xml:space="preserve">Epidemiology and Clinical Impact of Respiratory Coinfections at Diagnosis of Pneumocystis jirovecii Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Nahema Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (5), pp.868-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune alveolitis in interstitial lung disease: an attractive cytological profile in immunocompromised patients</w:t>
               </w:r>
@@ -6481,1229 +6481,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03693149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of serum Mucorales PCR for the diagnosis of Mucormycoses: The MODIMUCOR prospective trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Analysis of Copy Number Variations in the Pathogenic Yeast Candida parapsilosis Identifies a Gene Amplification in &amp;lt;i&amp;gt;RTA3&amp;lt;/i&amp;gt; That is Associated with Drug Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Caillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Sean A Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">Fang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam P Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin A Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad A Nieduszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab1066⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01777-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528144v1</w:t>
+                <w:t xml:space="preserve">hal-04758821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Analysis of Copy Number Variations in the Pathogenic Yeast Candida parapsilosis Identifies a Gene Amplification in &amp;lt;i&amp;gt;RTA3&amp;lt;/i&amp;gt; That is Associated with Drug Resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam P Ryan</w:t>
+                <w:t xml:space="preserve">Evaluation of serum Mucorales PCR for the diagnosis of Mucormycoses: The MODIMUCOR prospective trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin A Müller</w:t>
+                <w:t xml:space="preserve">Denis Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conrad A Nieduszynski</w:t>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (5), </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (5), pp.777-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01777-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758821v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo Nanopore Genome Sequencing of the Clinical Diutina catenulata Type-strain CBS565</w:t>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Boden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaomiao Zhou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00632-x⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758886v1</w:t>
+                <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expulsion bien singulière d'un ver adulte de Loa loa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00381-6⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630278v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo Nanopore Genome Sequencing of the Clinical Diutina catenulata Type-strain CBS565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Gerrits van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.417-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00632-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572136v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Une expulsion bien singulière d'un ver adulte de Loa loa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hervochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 538, pp.72-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcal Meningitis in Kidney Transplant Recipients: A Two-Decade Cohort Study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Tardieu</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Divard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Scemla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Rondeau</w:t>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11060699⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789427v1</w:t>
+                <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+                <w:t xml:space="preserve">Cryptococcal Meningitis in Kidney Transplant Recipients: A Two-Decade Cohort Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+                <w:t xml:space="preserve">Gillian Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+                <w:t xml:space="preserve">Anne Scemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Éric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11060699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778408v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collateral consequences of agricultural fungicides on pathogenic yeasts: A One Health perspective to tackle azole resistance</w:t>
               </w:r>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yee‐chun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferry Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65, pp.303 - 311. </w:t>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 110 (1), pp.79-84. </w:t>
@@ -8091,51 +8091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,697 +8219,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All Clusters of Pneumocystis Pneumonia Cases are Related to Nosocomial Infections: A Proposal for a Pragmatic Approach to Investigate Possible Clonal Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CRISPR toolbox in medical mycology: State of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nevez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldine Butler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.e1008201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062660v1</w:t>
+                <w:t xml:space="preserve">hal-03842369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lachaud</w:t>
+                <w:t xml:space="preserve">Romain Guieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610929v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for pragmatic investigation of possible clonal clusters of pneumocystis pneumonia cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, pp.215-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morel</w:t>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guieze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Laurence Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.299-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945682v2</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRISPR toolbox in medical mycology: State of the art and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Not All Clusters of Pneumocystis Pneumonia Cases are Related to Nosocomial Infections: A Proposal for a Pragmatic Approach to Investigate Possible Clonal Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Blance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842369v2</w:t>
+                <w:t xml:space="preserve">hal-03062660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dear medical mycologists, it is time to look outside the box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8943,77 +8943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Yeast Kazachstania telluris CBS 16338 Isolated from Forest Soil in Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoimhe O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycopathologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 185 (3), pp.587-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9060,51 +9060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Pathways Governing the Caspofungin Paradoxical Effect in Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sanglard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9145,165 +9145,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution and Comparison between EUCAST and Gradient Concentration Strips Methods for Antifungal Susceptibility Testing of 112 Aspergillus Section Nigri Isolates</w:t>
+                <w:t xml:space="preserve">Ibrutinib, a Bruton's tyrosine kinase inhibitor, a new risk factor for cryptococcosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carrara</w:t>
+                <w:t xml:space="preserve">Julia Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Richards</w:t>
+                <w:t xml:space="preserve">Julien Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milène Sasso</w:t>
+                <w:t xml:space="preserve">T. Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (7), </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.742 - 745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02510-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850428v1</w:t>
+                <w:t xml:space="preserve">hal-03492593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of MultiLocus Sequence Typing (MLST) and Microsatellite Length Polymorphism (MLP) for Pneumocystis jirovecii genotyping</w:t>
               </w:r>
@@ -9328,975 +9324,979 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.2890-2896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03243552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrutinib, a Bruton's tyrosine kinase inhibitor, a new risk factor for cryptococcosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species Distribution and Comparison between EUCAST and Gradient Concentration Strips Methods for Antifungal Susceptibility Testing of 112 Aspergillus Section Nigri Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Brochard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">R. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guimard</w:t>
+                <w:t xml:space="preserve">Milène Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.742 - 745. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02510-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03492593v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Maulin</w:t>
+                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
+                <w:t xml:space="preserve">hal-02543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Laurence Maulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72, pp.1379-1385. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543503v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Fungicide-driven alterations in azole-resistant Aspergillus fumigatus are related to vegetable crops in Colombia, South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Touati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00275514.2018.1557796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316590v1</w:t>
+                <w:t xml:space="preserve">hal-04712281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Goudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide-driven alterations in azole-resistant Aspergillus fumigatus are related to vegetable crops in Colombia, South America</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Meis</w:t>
+                <w:t xml:space="preserve">Rafael Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (2), pp.217-224. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.212-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00275514.2018.1557796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712281v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year prospective survey of azole resistance in Aspergillus fumigatus at a French cystic fibrosis reference centre: prevalence and mechanisms of resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Danner-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,51 +10399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Zamora-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10507,103 +10507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise genome editing using a CRISPR-Cas9 method highlights the role of CoERG11 amino acid substitutions in azole resistance in Candida orthopsilosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (8), pp.2230-2238. </w:t>
@@ -10641,103 +10641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping Approach for Potential Common Source of Enterocytozoon bieneusi Infection in Hematology Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix de Kyvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.1625-1631. </w:t>
@@ -10775,90 +10775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Govic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10870,275 +10870,287 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Valot</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11153,126 +11165,126 @@
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11457,64 +11469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11585,468 +11597,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of antifungal drug resistance in yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Thermothelomyces thermophila human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.05.012⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.338 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842639v1</w:t>
+                <w:t xml:space="preserve">hal-01852116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A misleading false-negative result of Pneumocystis real-time PCR assay due to a rare punctual mutation: A French multicenter study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Pepino</w:t>
+                <w:t xml:space="preserve">Molecular basis of antifungal drug resistance in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorya Belaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rasmus Hare Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myw051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (5), pp.599-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477200v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermothelomyces thermophila human infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">A misleading false-negative result of Pneumocystis real-time PCR assay due to a rare punctual mutation: A French multicenter study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garcia-Hermoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kauffmann-Lacroix</w:t>
+                <w:t xml:space="preserve">Yann Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berrette</w:t>
+                <w:t xml:space="preserve">Sorya Belaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (5), pp.338 - 341. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.180-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myw051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852116v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Environment as a Source of Life-Threatening Azole-Resistant Aspergillus fumigatus in Immunocompromised Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferry Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12238,295 +12250,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology, risk factor, species distribution, antifungal resistance and outcome of Candidemia at a single French hospital: a 7-year study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tadec</w:t>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
+                <w:t xml:space="preserve">Samuel Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gastinne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.1409-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813883v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Epidemiology, risk factor, species distribution, antifungal resistance and outcome of Candidemia at a single French hospital: a 7-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+                <w:t xml:space="preserve">Thomas Gastinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pineau</w:t>
+                <w:t xml:space="preserve">Cédric Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (5), pp.1409-1409. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5), pp.296-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882324v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
               </w:r>
@@ -12538,51 +12550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12780,77 +12792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological Outbreaks of Pneumocystis jirovecii Pneumonia Are Not Limited to Kidney Transplant Recipients: Genotyping Confirms Common Source of Transmission in a Liver Transplantation Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Thepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13042,619 +13054,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Millon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
+                <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698271v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Description of Azole-Resistant Aspergillus fumigatus Due to TR 46 /Y121F/T289A Mutation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (7), pp.4331-4335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00127-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Lacroix</w:t>
+                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gicquel</w:t>
+                <w:t xml:space="preserve">Myriam Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Sendid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I Accoceberry</w:t>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101408v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13663,1450 +13687,1304 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Successful treatment with fumagillin of the first pediatric case of digestive microsporidiosis in a liver-kidney transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Maakaroun-Vermesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tid.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827331v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment with fumagillin of the first pediatric case of digestive microsporidiosis in a liver-kidney transplant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Phaeohyphomycosis due to Exophiala xenobiotica as a cause of fungal arthritis in an HIV-infected patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Maakaroun-Vermesse</w:t>
+                <w:t xml:space="preserve">Jean-Yves Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lier</w:t>
+                <w:t xml:space="preserve">Mohammad Javad Najafzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Sybren G. de Hoog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.513-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tid.12158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/13693786.2011.648218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443895v1</w:t>
+                <w:t xml:space="preserve">pasteur-02262346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeohyphomycosis due to Exophiala xenobiotica as a cause of fungal arthritis in an HIV-infected patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13693786.2011.648218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262346v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">High prevalence of triazole resistance in Aspergillus fumigatus, especially mediated by TR/L98H, in a French cohort of patients with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danner-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Sacchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+              <w:t xml:space="preserve">, 2012, 67 (8), pp.1870-1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822982v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02262445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of triazole resistance in Aspergillus fumigatus, especially mediated by TR/L98H, in a French cohort of patients with cystic fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Fatal Invasive Infection with Fungemia Due to Microascus cirrosus after Heart and Lung Transplantation in a Patient with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danner-Boucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sacchetto</w:t>
+                <w:t xml:space="preserve">Thierry Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dks160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (7), pp.2743-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00127-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02262445v1</w:t>
+                <w:t xml:space="preserve">pasteur-02262481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Invasive Infection with Fungemia Due to Microascus cirrosus after Heart and Lung Transplantation in a Patient with Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Miossec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lepoivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (7), pp.2743-2747. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.816 - 825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00127-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262481v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Disseminated Scedosporium/Pseudallescheria Infection after Double-Lung Transplantation in Patients with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Delphine Horeau-Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.1978 - 1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01840-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689176v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated Scedosporium/Pseudallescheria Infection after Double-Lung Transplantation in Patients with Cystic Fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Screening for amino acid substitutions in the Candida albicans Erg11 protein of azole-susceptible and azole-resistant clinical isolates: new substitutions and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01840-09⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (4), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134637v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for amino acid substitutions in the Candida albicans Erg11 protein of azole-susceptible and azole-resistant clinical isolates: new substitutions and a review of the literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Dialister micraerophilus sp. nov. and Dialister propionicifaciens sp. nov., isolated from human clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Besse</w:t>
+                <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (4), pp.373-384. </w:t>
+                <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.11.006⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corinne Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (6), pp.2471-2478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.63715-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15116,147 +14994,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to miltefosine results from amplification of the RTA3 floppase or inactivation of flippases in Candida parapsilosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Nieduszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15266,91 +15144,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15371,51 +15249,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15425,279 +15303,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the risk of fungal colonization/infection in patients with cystic fibrosis : an international prospective study comparing the performance of media for mycological culturing MucoFong International Project (MFIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kada Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Faure-Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chartier-Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du MALDI-TOF-MS pour l’identification rapide et précise des espèces cliniques de Scedosporium et de Pseudallescheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15707,168 +15585,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scédosporiose disséminée après transplantation pulmonaire : une complication rare chez le patient atteint de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Horeau-Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poitiers, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId598"/>
+      <w:footerReference w:type="default" r:id="rId592"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16015,51 +15893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lottie Brown" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tschiderer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Barnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon C-A Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2025-223504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lucia Chacon Parra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Carvalho Pereira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyne Soares Freitas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Alves De Souza-Filho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sarah Aguiar Viera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Lima Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalu Teixeira Aguiar Peres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wesley Bastos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Rossato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00969-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthefany Emanuelle Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Souza Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Gouveia Eufrasio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Silva Cruz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Lucini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100359" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04536323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Elhaj Mahmoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Herivaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2024.100719" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lombardi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letal I Salzberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Cinn&#233;ide" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe O&#8217;brien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53442-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s H&#233;rivaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2024.09.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Issa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.04.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446239v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.01.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477521v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Eicher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Karoubi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rare.2024.100021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2023.06.039" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenn Bellamy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hoarau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003281" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Banerjee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01260-22" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab460" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809175v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00682-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301232v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouleymata Diabira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01563-21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Liberge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Defrance" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01871-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A Bergin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Ryan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin A M&#252;ller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad A Nieduszynski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01777-22" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gerrits van den Ende" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00632-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Tardieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Divard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11060699" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cliquennois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15321" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062660v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nevez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blance" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.11.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790509v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nevez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842369v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Butler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008201" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842042v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz080" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-020-00449-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02942844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01816-20" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850428v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrara" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02510-19" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492593v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brochard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guimard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718726v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garz&#243;n" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Zamora-Cruz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melva Linares" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1482-y" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Binder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz204" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795018v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra-Giraldo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valderrama" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes-Fraile" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garz&#243;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.01.034" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842639v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hare Jensen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.05.012" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pepino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw051" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852128v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Calderon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.027" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813883v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tadec" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Talarmin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12470" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443946v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dominique" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Thepault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00133-16" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101408v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacroix" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gicquel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sendid" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Accoceberry" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443895v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Maakaroun-Vermesse" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bailly" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12158" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ5VZD24-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262346v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Berre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Najafzadeh" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren G. de Hoog" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.648218" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262445v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner-Boucher" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haloun" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sacchetto" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks160" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262481v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepoivre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00127-11" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134637v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horeau-Langlard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01840-09" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830187v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besse" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.11.006" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV269LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333899v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bergin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ryan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Nieduszynski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136195v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;retti" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332099v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2025-223504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lottie Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tschiderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon C-A Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Lima Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalu Teixeira Aguiar Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wesley Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Rossato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00969-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lucia Chacon Parra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Carvalho Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyne Soares Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Alves De Souza-Filho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sarah Aguiar Viera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthefany Emanuelle Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Souza Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Gouveia Eufrasio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Silva Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Lucini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lombardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letal I Salzberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Cinn&#233;ide" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe O&#8217;brien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53442-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04536323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Elhaj Mahmoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Herivaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2024.100719" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s H&#233;rivaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2024.09.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Issa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.04.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Eicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Karoubi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rare.2024.100021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.01.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003281" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenn Bellamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hoarau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad095" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2023.06.039" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Banerjee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01260-22" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00682-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouleymata Diabira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01563-21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab460" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Liberge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Defrance" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01871-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A Bergin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Ryan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin A M&#252;ller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad A Nieduszynski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01777-22" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boden" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gerrits van den Ende" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00632-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Tardieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Divard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11060699" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cliquennois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15321" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842369v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Butler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008201" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nevez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nevez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blance" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842042v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz080" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-020-00449-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02942844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01816-20" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brochard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guimard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850428v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02510-19" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718726v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garz&#243;n" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Zamora-Cruz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melva Linares" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1482-y" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Binder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz204" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795018v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra-Giraldo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valderrama" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes-Fraile" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garz&#243;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.01.034" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842639v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hare Jensen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.05.012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477200v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pepino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw051" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852128v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Calderon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.027" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813883v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tadec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Talarmin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12470" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443946v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dominique" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Thepault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00133-16" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443895v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Maakaroun-Vermesse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bailly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12158" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ5VZD24-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262346v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Berre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Najafzadeh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren G. de Hoog" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.648218" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262445v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner-Boucher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haloun" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sacchetto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks160" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262481v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepoivre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00127-11" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134637v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horeau-Langlard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01840-09" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830187v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besse" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.11.006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV269LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333899v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bergin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ryan" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Nieduszynski" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136195v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;retti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332099v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>