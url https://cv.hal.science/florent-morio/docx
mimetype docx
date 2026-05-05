--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -66,14925 +66,15725 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compassionate Use of Olorofim for Invasive Mold Infections: A Nationwide Observational Study in France</w:t>
+                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Esnault</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godet</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Parize</w:t>
+                <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13 (1), pp.ofaf750. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512639v1</w:t>
+                <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Analysis of General presentations and Imaging features in Cerebral MUCORmycosis (MAGICMUCOR): towards different entities</w:t>
+                <w:t xml:space="preserve">Compassionate Use of Olorofim for Invasive Mold Infections: A Nationwide Observational Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine de la Porte Des Vaux</w:t>
+                <w:t xml:space="preserve">V Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Provost</w:t>
+                <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coste</w:t>
+                <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Herbrecht</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Denis</w:t>
+                <w:t xml:space="preserve">P Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 64, </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.ofaf750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456570v1</w:t>
+                <w:t xml:space="preserve">hal-05512639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+                <w:t xml:space="preserve">Multicenter Analysis of General presentations and Imaging features in Cerebral MUCORmycosis (MAGICMUCOR): towards different entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Clémentine de la Porte Des Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Corentin Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Raoul Herbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bertho</w:t>
+                <w:t xml:space="preserve">Blandine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491298v1</w:t>
+                <w:t xml:space="preserve">hal-05456570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperinfection with Anisakis simplex sensu stricto: observations from a cluster of two cases in France</w:t>
+                <w:t xml:space="preserve">Global epidemiology of azole resistance in &amp;lt;i&amp;gt;Aspergillus fumigatus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Robert</w:t>
+                <w:t xml:space="preserve">Anneke Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Duflot</w:t>
+                <w:t xml:space="preserve">Oliver Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carelle Koudougou</w:t>
+                <w:t xml:space="preserve">Oliver Kurzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Durand</w:t>
+                <w:t xml:space="preserve">Jacques F Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.e00282. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaf219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295420v1</w:t>
+                <w:t xml:space="preserve">hal-05604132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact and safety of early adjunctive corticosteroid therapy in HIV-negative severe pneumocystis pneumonia: a propensity-matched multicentre study</w:t>
+                <w:t xml:space="preserve">A decade of ocular fungal infections due to &lt;i&gt;Penicillium&lt;/i&gt; -like fungi in France (2012 to 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Stiegler</w:t>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lecuyer</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rieul</w:t>
+                <w:t xml:space="preserve">Lilia Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thorax-2025-223504⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (4), pp.myag025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myag025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05509714v1</w:t>
+                <w:t xml:space="preserve">hal-05582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of azole resistance among clinical isolates of Candida parapsilosis: Results from the French nationwide multicenter prospective study “ReCap” 2022-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Djenontin</w:t>
+                <w:t xml:space="preserve">Marion Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (4), pp.e70051. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (4), pp.101738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2026.101738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333903v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. indotineae: A New Emergent Fungal Pathogen Driven by Global Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Henry</w:t>
+                <w:t xml:space="preserve">Bryan Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Camus</w:t>
+                <w:t xml:space="preserve">Kateryn Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Franklin García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Fontecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69 (4), pp.e70170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.70170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162430v1</w:t>
+                <w:t xml:space="preserve">hal-05604127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diagnosis of mucormycosis by PCR in patients at risk: a systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Tschiderer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Barnes</w:t>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon C-A Chen</w:t>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103115⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014057v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185259v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small pangenome of &amp;lt;i&amp;gt;Candida parapsilosis&amp;lt;/i&amp;gt; reflects overall low intraspecific diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Adam P Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Sean Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
+                <w:t xml:space="preserve">Jillian Scully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+                <w:t xml:space="preserve">Evelyn Zuniga-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Hession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01320-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichosporon and Antifungal Resistance: Current Knowledge and Gaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabela Lima Miranda</w:t>
+                <w:t xml:space="preserve">Prognostic impact and safety of early adjunctive corticosteroid therapy in HIV-negative severe pneumocystis pneumonia: a propensity-matched multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalu Teixeira Aguiar Peres</w:t>
+                <w:t xml:space="preserve">Romain Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Wesley Bastos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Guillaume Rieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-025-00969-z⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.thorax-2025-223504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2025-223504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327796v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05509714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrochemical fungicides as environmental drivers of antifungal resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperinfection with Anisakis simplex sensu stricto: observations from a cluster of two cases in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Lucia Chacon Parra</w:t>
+                <w:t xml:space="preserve">Maureen Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Carvalho Pereira</w:t>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyne Soares Freitas</w:t>
+                <w:t xml:space="preserve">Carelle Koudougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Alves De Souza-Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Sarah Aguiar Viera</w:t>
+                <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180385⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.e00282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329525v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodamaea ohmeri : an emergent yeast from a One Health perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabíola Lucini</w:t>
+                <w:t xml:space="preserve">Screening, prevalence, and risk factors for secondary localization during candidemia in intensive care unit patients: the French CandidICU multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100359⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05527-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162032v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">The diagnosis of mucormycosis by PCR in patients at risk: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lottie Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Tschiderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon C-A Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.103115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169425v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianca Karine Prudencio de Albuquerque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Duchesne</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2025.101583⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329491v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrochemical fungicides as environmental drivers of antifungal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Lucia Chacon Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Vinicius Carvalho Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Alyne Soares Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lewis White</w:t>
+                <w:t xml:space="preserve">Marcos Alves De Souza-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Ana Sarah Aguiar Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1000, pp.180385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862485v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+                <w:t xml:space="preserve">Trichosporon and Antifungal Resistance: Current Knowledge and Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Isabela Lima Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Nalu Teixeira Aguiar Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Rafael Wesley Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Luana Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190 (4), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-025-00969-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+                <w:t xml:space="preserve">hal-05327796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lécuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gallais</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334494v1</w:t>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise genome editing underlines the distinct contributions of mutations in ERG11 , ERG3 , MRR1 , and TAC1 genes to antifungal resistance in Candida parapsilosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging antifungal resistance in Candida parapsilosis: the end of the innocence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesús Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Escribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00022-24⟩</w:t>
+              <w:t xml:space="preserve">npj Antimicrobials and Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44259-025-00173-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879909v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gouzien</w:t>
+                <w:t xml:space="preserve">Lise Bertin-Biasutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.896-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524410v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative sulphur metabolism in the fungal pathogen Candida parapsilosis</w:t>
+                <w:t xml:space="preserve">Kodamaea ohmeri : an emergent yeast from a One Health perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+                <w:t xml:space="preserve">Sthefany Emanuelle Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letal I Salzberg</w:t>
+                <w:t xml:space="preserve">Lorena Souza Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoin Ó Cinnéide</w:t>
+                <w:t xml:space="preserve">Ludmila Gouveia Eufrasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caoimhe O’brien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Gabriela Silva Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Lucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53442-8⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329629v1</w:t>
+                <w:t xml:space="preserve">hal-05162032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocytozoon bieneusi, a human pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Yeast fungaemia among injection drug users in France (2012–2022): a cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2406276. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2406276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332942v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05142436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lewis White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473848v1</w:t>
+                <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidemiology of fungal infections in transplant patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianca Karine Prudencio de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bj.2024.100719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.101583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2025.101583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536323v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Characteristics and Prognosis Factors of Pneumocystis jirovecii Pneumonia According to Underlying Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahéma Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.S0012-3692(24)00022-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862668v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04446239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Transthyretin amyloid cardiomyopathy in France: A cross-sectional multi-centre study (333 patients)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Karoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
+              <w:t xml:space="preserve">Rare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rare, 2, pp.100021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rare.2024.100021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807226v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroresistance: a hidden cause behind antifungal prophylaxis failure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2024.09.008⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169891v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should We Reconsider Pneumocystis Pneumonia Presentation and Treatment According to Its Underlying Disease?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+                <w:t xml:space="preserve">Precise genome editing underlines the distinct contributions of mutations in ERG11 , ERG3 , MRR1 , and TAC1 genes to antifungal resistance in Candida parapsilosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.04.038⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00022-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04676363v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterocytozoon bieneusi, a human pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2406276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2406276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675541v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Alternative sulphur metabolism in the fungal pathogen Candida parapsilosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letal I Salzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Ó Cinnéide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caoimhe O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.9190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53442-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688848v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">The epidemiology of fungal infections in transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Elhaj Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Herivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
+              <w:t xml:space="preserve">Biomedical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (3), pp.100719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bj.2024.100719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528767v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transthyretin amyloid cardiomyopathy in France: A cross-sectional multi-centre study (333 patients)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounira Karoubi</w:t>
+                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rare.2024.100021⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.13518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477521v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Prognosis Factors of Pneumocystis jirovecii Pneumonia According to Underlying Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.01.015⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04446239v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive fungal diseases in patients with autoimmune diseases: a case series from the French RESSIF network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Paugam</w:t>
+                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.101520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205646v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+                <w:t xml:space="preserve">Should We Reconsider Pneumocystis Pneumonia Presentation and Treatment According to Its Underlying Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahéma Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.S0012-3692(24)00692-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2024.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758751v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04676363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atovaquone exposure and Pneumocystis jirovecii cytochrome b mutations: French data and review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteroresistance: a hidden cause behind antifungal prophylaxis failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myad095⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.1042-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2024.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301211v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Diagnosis of Pulmonary Mucormycosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlin</w:t>
+                <w:t xml:space="preserve">Epidemiology and prognostic factors of mucormycosis in France (2012–2022): a cross-sectional study nested in a prospective surveillance programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2023.06.039⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.101010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249315v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Plasmodium ovale spp dhfr mutations associated with reduced susceptibility to pyrimethamine in sub-Saharan Africa: a retrospective genetic epidemiology and functional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Ghislaine Toko Tchokoteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.669-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive bone and joint infections from the French Scedosporiosis/lomentosporiosis Observational Study (SOS) cohort: no mortality with long-term antifungal treatment and surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.937-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myad023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04065351v1</w:t>
+                <w:t xml:space="preserve">hal-04528767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Yarrowia lipolytica Clinical Isolate CBS 18115</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive fungal diseases in patients with autoimmune diseases: a case series from the French RESSIF network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendra Prasad</w:t>
+                <w:t xml:space="preserve">Simon Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01260-22⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e003281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827838v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Candida palmioleophila Clinical Isolate CBS 18098</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rajendra Prasad</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00682-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.257.e7-257.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809175v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Conserved gsc1 Gene of Pneumocystis jirovecii in Patients with or without Prior Exposure to Echinocandins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Atovaquone exposure and Pneumocystis jirovecii cytochrome b mutations: French data and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fouleymata Diabira</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenn Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01563-21⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myad095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301232v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Improving Diagnosis of Pulmonary Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (5), pp.1097-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Clinical Impact of Respiratory Coinfections at Diagnosis of Pneumocystis jirovecii Pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Invasive bone and joint infections from the French Scedosporiosis/lomentosporiosis Observational Study (SOS) cohort: no mortality with long-term antifungal treatment and surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab460⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myad023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809416v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune alveolitis in interstitial lung disease: an attractive cytological profile in immunocompromised patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Defrance</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Yarrowia lipolytica Clinical Isolate CBS 18115</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanu Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-022-01871-w⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01260-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03693149v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Analysis of Copy Number Variations in the Pathogenic Yeast Candida parapsilosis Identifies a Gene Amplification in &amp;lt;i&amp;gt;RTA3&amp;lt;/i&amp;gt; That is Associated with Drug Resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Conrad A Nieduszynski</w:t>
+                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01777-22⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758821v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+                <w:t xml:space="preserve">Cryptococcal Meningitis in Kidney Transplant Recipients: A Two-Decade Cohort Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Scemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11060699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859494v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of serum Mucorales PCR for the diagnosis of Mucormycoses: The MODIMUCOR prospective trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">Epidemiology and Clinical Impact of Respiratory Coinfections at Diagnosis of Pneumocystis jirovecii Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab1066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (5), pp.868-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528144v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Candida palmioleophila Clinical Isolate CBS 18098</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanu Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (1-2), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00682-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572136v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Highly Conserved gsc1 Gene of Pneumocystis jirovecii in Patients with or without Prior Exposure to Echinocandins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouleymata Diabira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01563-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo Nanopore Genome Sequencing of the Clinical Diutina catenulata Type-strain CBS565</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00632-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04758886v1</w:t>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expulsion bien singulière d'un ver adulte de Loa loa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00381-6⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630278v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune alveolitis in interstitial lung disease: an attractive cytological profile in immunocompromised patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+                <w:t xml:space="preserve">Antoine Moui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Stéphanie Dirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-022-01871-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778408v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03693149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcal Meningitis in Kidney Transplant Recipients: A Two-Decade Cohort Study in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Analysis of Copy Number Variations in the Pathogenic Yeast Candida parapsilosis Identifies a Gene Amplification in &amp;lt;i&amp;gt;RTA3&amp;lt;/i&amp;gt; That is Associated with Drug Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rondeau</w:t>
+                <w:t xml:space="preserve">Sean A Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam P Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin A Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad A Nieduszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11060699⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01777-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789427v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collateral consequences of agricultural fungicides on pathogenic yeasts: A One Health perspective to tackle azole resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yee‐chun Chen</w:t>
+                <w:t xml:space="preserve">A summary of cryptosporidiosis outbreaks reported in France and overseas departments, 2017–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferry Hagen</w:t>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13404⟩</w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.e00160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2022.e00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630279v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum (1 → 3)‐β‐D‐glucan could be useful to rule out invasive candidiasis in neonates with an adapted cut‐off</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+                <w:t xml:space="preserve">Evaluation of serum Mucorales PCR for the diagnosis of Mucormycoses: The MODIMUCOR prospective trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15321⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (5), pp.777-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562034v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mengoli</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alanio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Botterel</w:t>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123965v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">De novo Nanopore Genome Sequencing of the Clinical Diutina catenulata Type-strain CBS565</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre François</w:t>
+                <w:t xml:space="preserve">Miaomiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Bert Gerrits van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.417-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00632-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751896v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CRISPR toolbox in medical mycology: State of the art and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Butler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.e1008201. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842369v2</w:t>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une expulsion bien singulière d'un ver adulte de Loa loa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morel</w:t>
+                <w:t xml:space="preserve">Arthur Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guieze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Charles Hervochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 538, pp.72-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945682v2</w:t>
+                <w:t xml:space="preserve">hal-03630278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for pragmatic investigation of possible clonal clusters of pneumocystis pneumonia cases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Bonnet</w:t>
+                <w:t xml:space="preserve">Commercial Simplex and Multiplex PCR Assays for the Detection of Intestinal Parasites Giardia intestinalis, Entamoeba spp., and Cryptosporidium spp.: Comparative Evaluation of Seven Commercial PCR Kits with Routine In-House Simplex PCR Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Nan</w:t>
+                <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Blanc</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790509v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collateral consequences of agricultural fungicides on pathogenic yeasts: A One Health perspective to tackle azole resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+                <w:t xml:space="preserve">Débora Castelo‐branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Menotti</w:t>
+                <w:t xml:space="preserve">Shawn Lockhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lachaud</w:t>
+                <w:t xml:space="preserve">Yee‐chun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.303 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610929v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not All Clusters of Pneumocystis Pneumonia Cases are Related to Nosocomial Infections: A Proposal for a Pragmatic Approach to Investigate Possible Clonal Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Serum (1 → 3)‐β‐D‐glucan could be useful to rule out invasive candidiasis in neonates with an adapted cut‐off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cliquennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Blance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (1), pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062660v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dear medical mycologists, it is time to look outside the box</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mengoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foz080⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842042v2</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Yeast Kazachstania telluris CBS 16338 Isolated from Forest Soil in Ireland</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-020-00449-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842559v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signaling Pathways Governing the Caspofungin Paradoxical Effect in Aspergillus fumigatus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01816-20⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942844v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrutinib, a Bruton's tyrosine kinase inhibitor, a new risk factor for cryptococcosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The CRISPR toolbox in medical mycology: State of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Butler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.e1008201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492593v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MultiLocus Sequence Typing (MLST) and Microsatellite Length Polymorphism (MLP) for Pneumocystis jirovecii genotyping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.10.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03243552v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution and Comparison between EUCAST and Gradient Concentration Strips Methods for Antifungal Susceptibility Testing of 112 Aspergillus Section Nigri Isolates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A proposal for pragmatic investigation of possible clonal clusters of pneumocystis pneumonia cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milène Sasso</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02510-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04850428v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543503v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Maulin</w:t>
+                <w:t xml:space="preserve">Not All Clusters of Pneumocystis Pneumonia Cases are Related to Nosocomial Infections: A Proposal for a Pragmatic Approach to Investigate Possible Clonal Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Nevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Blance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide-driven alterations in azole-resistant Aspergillus fumigatus are related to vegetable crops in Colombia, South America</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dear medical mycologists, it is time to look outside the box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00275514.2018.1557796⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foz080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712281v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Yeast Kazachstania telluris CBS 16338 Isolated from Forest Soil in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caoimhe O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Butler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185 (3), pp.587-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-020-00449-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987699v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signaling Pathways Governing the Caspofungin Paradoxical Effect in Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sanglard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1816-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01816-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316590v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year prospective survey of azole resistance in Aspergillus fumigatus at a French cystic fibrosis reference centre: prevalence and mechanisms of resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ibrutinib, a Bruton's tyrosine kinase inhibitor, a new risk factor for cryptococcosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. David</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.742 - 745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712354v1</w:t>
+                <w:t xml:space="preserve">hal-03492593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between MALDI-TOF MS and MicroScan in the identification of emerging and multidrug resistant yeasts in a fourth-level hospital in Bogotá, Colombia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Species Distribution and Comparison between EUCAST and Gradient Concentration Strips Methods for Antifungal Susceptibility Testing of 112 Aspergillus Section Nigri Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melva Linares</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milène Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02510-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-019-1482-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04718726v1</w:t>
+                <w:t xml:space="preserve">hal-04850428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise genome editing using a CRISPR-Cas9 method highlights the role of CoERG11 amino acid substitutions in azole resistance in Candida orthopsilosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Robert</w:t>
+                <w:t xml:space="preserve">Comparison of MultiLocus Sequence Typing (MLST) and Microsatellite Length Polymorphism (MLP) for Pneumocystis jirovecii genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz204⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.2890-2896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827474v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03243552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping Approach for Potential Common Source of Enterocytozoon bieneusi Infection in Hematology Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix de Kyvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.1625-1631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2509.190311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Govic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Fungicide-driven alterations in azole-resistant Aspergillus fumigatus are related to vegetable crops in Colombia, South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00275514.2018.1557796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Goudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Argy</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987706v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Steinmann</w:t>
+                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997691v1</w:t>
+                <w:t xml:space="preserve">hal-02316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of sporadic cases of Candida auris in Colombia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Garzón</w:t>
+                <w:t xml:space="preserve">One year prospective survey of azole resistance in Aspergillus fumigatus at a French cystic fibrosis reference centre: prevalence and mechanisms of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Ariza</w:t>
+                <w:t xml:space="preserve">I. Danner-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horeau-Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2018.01.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (7), pp.1884-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795018v2</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Comparison between MALDI-TOF MS and MicroScan in the identification of emerging and multidrug resistant yeasts in a fourth-level hospital in Bogotá, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Zamora-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melva Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1482-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermothelomyces thermophila human infections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Precise genome editing using a CRISPR-Cas9 method highlights the role of CoERG11 amino acid substitutions in azole resistance in Candida orthopsilosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Kauffmann-Lacroix</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berrette</w:t>
+                <w:t xml:space="preserve">Ulrike Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (8), pp.2230-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852116v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of antifungal drug resistance in yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.05.012⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842639v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A misleading false-negative result of Pneumocystis real-time PCR assay due to a rare punctual mutation: A French multicenter study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Pepino</w:t>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorya Belaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (2), pp.180-184. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myw051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477200v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Environment as a Source of Life-Threatening Azole-Resistant Aspergillus fumigatus in Immunocompromised Patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Toublanc</w:t>
+                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Dupont</w:t>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciw664⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577562v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Pneumocystis jirovecii Across Europe: A Multicentre Observational Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of sporadic cases of Candida auris in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Calderon</w:t>
+                <w:t xml:space="preserve">Claudia Parra-Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Cortes-Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.63-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2018.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852128v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (1), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882324v1</w:t>
+                <w:t xml:space="preserve">hal-03997691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology, risk factor, species distribution, antifungal resistance and outcome of Candidemia at a single French hospital: a 7-year study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bretonnière</w:t>
+                <w:t xml:space="preserve">Diversity of Pneumocystis jirovecii Across Europe: A Multicentre Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
+                <w:t xml:space="preserve">Nicolas Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12470⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813883v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermothelomyces thermophila human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">D. Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morelle</w:t>
+                <w:t xml:space="preserve">C. Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.338 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368323v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization with the enteric protozoa Blastocystis is associated with increased diversity of human gut bacterial microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Audebert</w:t>
+                <w:t xml:space="preserve">A misleading false-negative result of Pneumocystis real-time PCR assay due to a rare punctual mutation: A French multicenter study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Even</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dima El Safadi</w:t>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Certad</w:t>
+                <w:t xml:space="preserve">Yann Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorya Belaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25255⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myw051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363189v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological Outbreaks of Pneumocystis jirovecii Pneumonia Are Not Limited to Kidney Transplant Recipients: Genotyping Confirms Common Source of Transmission in a Liver Transplantation Unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of antifungal drug resistance in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Thepault</w:t>
+                <w:t xml:space="preserve">Rasmus Hare Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Franck-Martel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (5), pp.599-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00133-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443946v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cryptic Candida species by MALDI-TOF mass spectrometry, not all MALDI-TOF systems are the same: focus on the C. parapsilosis species complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Home Environment as a Source of Life-Threatening Azole-Resistant Aspergillus fumigatus in Immunocompromised Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Haas</w:t>
+                <w:t xml:space="preserve">Benedicte Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
+                <w:t xml:space="preserve">Herve Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2016.08.028⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (1), pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciw664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397030v1</w:t>
+                <w:t xml:space="preserve">hal-03577562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Laude</w:t>
+                <w:t xml:space="preserve">Identification of cryptic Candida species by MALDI-TOF mass spectrometry, not all MALDI-TOF systems are the same: focus on the C. parapsilosis species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Sophie Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (4), pp.385 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2016.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698271v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Millon</w:t>
+                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Herbrecht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Description of Azole-Resistant Aspergillus fumigatus Due to TR 46 /Y121F/T289A Mutation in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (7), pp.4331-4335. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00127-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317942v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Besse</w:t>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
+                <w:t xml:space="preserve">Samuel Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.1409-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827331v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Morelle</w:t>
+                <w:t xml:space="preserve">Epidemiology, risk factor, species distribution, antifungal resistance and outcome of Candidemia at a single French hospital: a 7-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gastinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528300v1</w:t>
+                <w:t xml:space="preserve">hal-03813883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment with fumagillin of the first pediatric case of digestive microsporidiosis in a liver-kidney transplant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Colonization with the enteric protozoa Blastocystis is associated with increased diversity of human gut bacterial microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Certad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.12158⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02443895v1</w:t>
+                <w:t xml:space="preserve">hal-01363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeohyphomycosis due to Exophiala xenobiotica as a cause of fungal arthritis in an HIV-infected patient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Javad Najafzadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sybren G. de Hoog</w:t>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13693786.2011.648218⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262346v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Epidemiological Outbreaks of Pneumocystis jirovecii Pneumonia Are Not Limited to Kidney Transplant Recipients: Genotyping Confirms Common Source of Transmission in a Liver Transplantation Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Thepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Franck-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00133-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822982v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of triazole resistance in Aspergillus fumigatus, especially mediated by TR/L98H, in a French cohort of patients with cystic fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">First Description of Azole-Resistant Aspergillus fumigatus Due to TR 46 /Y121F/T289A Mutation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sacchetto</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dks160⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (7), pp.4331-4335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00127-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262445v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Invasive Infection with Fungemia Due to Microascus cirrosus after Heart and Lung Transplantation in a Patient with Cystic Fibrosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00127-11⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262481v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689176v1</w:t>
+                <w:t xml:space="preserve">hal-03528300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated Scedosporium/Pseudallescheria Infection after Double-Lung Transplantation in Patients with Cystic Fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Successful treatment with fumagillin of the first pediatric case of digestive microsporidiosis in a liver-kidney transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Maakaroun-Vermesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01840-09⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134637v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for amino acid substitutions in the Candida albicans Erg11 protein of azole-susceptible and azole-resistant clinical isolates: new substitutions and a review of the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">High prevalence of triazole resistance in Aspergillus fumigatus, especially mediated by TR/L98H, in a French cohort of patients with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danner-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sacchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (8), pp.1870-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03830187v1</w:t>
+                <w:t xml:space="preserve">pasteur-02262445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phaeohyphomycosis due to Exophiala xenobiotica as a cause of fungal arthritis in an HIV-infected patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javad Najafzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybren G. de Hoog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.513-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13693786.2011.648218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02262346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.816 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatal Invasive Infection with Fungemia Due to Microascus cirrosus after Heart and Lung Transplantation in a Patient with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (7), pp.2743-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00127-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02262481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disseminated Scedosporium/Pseudallescheria Infection after Double-Lung Transplantation in Patients with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Horeau-Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.1978 - 1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01840-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening for amino acid substitutions in the Candida albicans Erg11 protein of azole-susceptible and azole-resistant clinical isolates: new substitutions and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (4), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dialister micraerophilus sp. nov. and Dialister propionicifaciens sp. nov., isolated from human clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jumas-Bilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (6), pp.2471-2478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.63715-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14994,147 +15794,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to miltefosine results from amplification of the RTA3 floppase or inactivation of flippases in Candida parapsilosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Nieduszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15144,156 +15944,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15303,279 +16103,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the risk of fungal colonization/infection in patients with cystic fibrosis : an international prospective study comparing the performance of media for mycological culturing MucoFong International Project (MFIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kada Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Faure-Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chartier-Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du MALDI-TOF-MS pour l’identification rapide et précise des espèces cliniques de Scedosporium et de Pseudallescheria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15585,168 +16385,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scédosporiose disséminée après transplantation pulmonaire : une complication rare chez le patient atteint de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Horeau-Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poitiers, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId592"/>
+      <w:footerReference w:type="default" r:id="rId623"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15893,51 +16693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2025-223504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lottie Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tschiderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon C-A Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327796v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Lima Miranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalu Teixeira Aguiar Peres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wesley Bastos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Rossato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00969-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lucia Chacon Parra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Carvalho Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyne Soares Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Alves De Souza-Filho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sarah Aguiar Viera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthefany Emanuelle Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Souza Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Gouveia Eufrasio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Silva Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Lucini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lombardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letal I Salzberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Cinn&#233;ide" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe O&#8217;brien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53442-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04536323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Elhaj Mahmoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Herivaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2024.100719" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s H&#233;rivaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2024.09.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Issa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.04.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Eicher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Karoubi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rare.2024.100021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.01.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003281" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenn Bellamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hoarau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad095" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2023.06.039" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065351v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Banerjee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01260-22" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00682-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouleymata Diabira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01563-21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab460" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Liberge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Defrance" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01871-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A Bergin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Ryan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin A M&#252;ller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad A Nieduszynski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01777-22" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boden" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gerrits van den Ende" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00632-x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Tardieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Divard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11060699" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cliquennois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15321" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842369v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Butler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008201" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nevez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Blanc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nevez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blance" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842042v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz080" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-020-00449-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02942844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01816-20" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492593v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brochard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guimard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243552v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850428v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02510-19" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718726v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garz&#243;n" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Zamora-Cruz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melva Linares" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1482-y" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Binder" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz204" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795018v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra-Giraldo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valderrama" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes-Fraile" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garz&#243;n" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.01.034" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842639v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hare Jensen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.05.012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477200v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pepino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw051" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852128v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Calderon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.027" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813883v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tadec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Talarmin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12470" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443946v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dominique" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Thepault" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00133-16" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443895v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Maakaroun-Vermesse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bailly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12158" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ5VZD24-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262346v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Berre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Najafzadeh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren G. de Hoog" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.648218" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262445v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner-Boucher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haloun" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sacchetto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks160" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262481v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepoivre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00127-11" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134637v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horeau-Langlard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01840-09" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830187v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besse" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.11.006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV269LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333899v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bergin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ryan" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Nieduszynski" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136195v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;retti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332099v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Fengler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bader" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kurzai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques F Meis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05594997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blaize" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2026.101738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Ortiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryn Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fontecha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P Ryan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bergin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Scully" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Zuniga-Soto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hession" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01320-25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2025-223504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05527-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lottie Brown" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tschiderer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Barnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon C-A Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Lucia Chacon Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Carvalho Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyne Soares Freitas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Alves De Souza-Filho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sarah Aguiar Viera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180385" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Lima Miranda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalu Teixeira Aguiar Peres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wesley Bastos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Rossato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00969-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guinea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Escribano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cadeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lombardi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44259-025-00173-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sthefany Emanuelle Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Souza Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Gouveia Eufrasio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Silva Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Lucini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100359" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05142436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Letscher-Bru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Issa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.01.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Eicher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Karoubi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rare.2024.100021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329629v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letal I Salzberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin &#211; Cinn&#233;ide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe O&#8217;brien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53442-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04536323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Elhaj Mahmoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Herivaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Briard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2024.100719" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.04.038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s H&#233;rivaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2024.09.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04528767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04205646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003281" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenn Bellamy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hoarau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad095" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conrad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2023.06.039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065351v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zeller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myad023" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827838v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Banerjee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01260-22" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789427v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Tardieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Divard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11060699" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab460" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809175v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00682-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301232v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouleymata Diabira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01563-21" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03693149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Liberge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Defrance" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-01871-w" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean A Bergin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin A M&#252;ller" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad A Nieduszynski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01777-22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859494v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raibaut" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2022.e00160" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Boden" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gerrits van den Ende" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00632-x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751896v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112325" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562034v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cliquennois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15321" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842369v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Butler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008201" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790509v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nevez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Nan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Blanc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.11.022" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062660v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nevez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Blance" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842042v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz080" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842559v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-020-00449-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02942844v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sanglard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01816-20" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492593v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brochard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guimard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrara" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02510-19" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718726v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garz&#243;n" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Zamora-Cruz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melva Linares" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1482-y" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827474v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Binder" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz204" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795018v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra-Giraldo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valderrama" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes-Fraile" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garz&#243;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.01.034" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852128v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigue" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Calderon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.06.027" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477200v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pepino" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw051" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842639v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hare Jensen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.05.012" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813883v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tadec" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Talarmin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12470" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443946v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dominique" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Thepault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00133-16" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443895v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Maakaroun-Vermesse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bailly" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12158" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZ5VZD24-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262445v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner-Boucher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haloun" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sacchetto" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks160" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262346v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Berre" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Najafzadeh" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren G. de Hoog" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.648218" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262481v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepoivre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00127-11" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134637v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horeau-Langlard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01840-09" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830187v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besse" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.11.006" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV269LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330103v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jean-Pierre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carlier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Bernard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63715-0" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333899v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ryan" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin M&#252;ller" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Nieduszynski" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136195v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauphin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;retti" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332099v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>