--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -234,235 +234,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene duplication contributes to liver evolution</w:t>
+                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02509-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (W1), pp.W65-W69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677357v1</w:t>
+                <w:t xml:space="preserve">hal-04537581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gene duplication contributes to liver evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (W1), pp.W65-W69. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02509-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537581v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular development and evolution of the mammalian cerebellum</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Leiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -595,51 +595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lamprey neural cell type atlas illuminates the origins of the vertebrate brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phillip Oel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -716,51 +716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,64 +1010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the rapid evolution of the mammalian testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,334 +1467,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the genome of the most recent common ancestor of flowering plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
+                <w:t xml:space="preserve">Alix Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Grassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Evan Staton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.490-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603287v1</w:t>
+                <w:t xml:space="preserve">hal-01605642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the genome of the most recent common ancestor of flowering plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Grassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Salse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49, pp.490-496. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605642v1</w:t>
+                <w:t xml:space="preserve">hal-01603287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,761 +1999,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Petr Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
+                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285512v1</w:t>
+                <w:t xml:space="preserve">hal-01204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168460v1</w:t>
+                <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
+                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204099v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285504v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,529 +2932,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleo-evolutionary plasticity of plant disease resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Myburg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285478v1</w:t>
+                <w:t xml:space="preserve">hal-02285469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogenomics in Triticeae for translational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.34-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpb.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Albert Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Prochnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uffe Hellsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-evolutionary plasticity of plant disease resistance genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pont</w:t>
+                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Grattapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tuskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Hellsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Langin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285469v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The draft genome of watermelon (Citrullus lanatus) and resequencing of 20 diverse accessions</w:t>
               </w:r>
@@ -3479,51 +3479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honghe Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,286 +3702,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongzhi Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alix Armero</w:t>
+                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218128v1</w:t>
+                <w:t xml:space="preserve">hal-00964190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964190v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping in the Fagaceae and beyond with EST-SSRs</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aili A. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,51 +4235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Plant and Animal Genome Plasticity from Differential Paleo-Evolutionary Patterns and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. van de Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,51 +4352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genomic structure, function and evolution of carotenogenesis related phytoene synthases in grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,103 +4753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,51 +5030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Theobroma cacao.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,51 +5285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral grass karyotype reconstruction unravels new mechanisms of genome shuffling as a source of plant evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,90 +5432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5700,64 +5700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogenomics of plants: synteny-based modelling of extinct ancestors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,293 +6107,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693265v1</w:t>
+                <w:t xml:space="preserve">hal-04536177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04536177v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the ancestral vertebrate brain using a lamprey neural cell type atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phillip Oel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Leiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6857,77 +6857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Gene Content and Expression Following Various Whole Genome Duplication Events in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,90 +6952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Sperm Competition and Genome Duplication in Cell Type Diversity in Fish Gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,70 +7054,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7133,116 +7133,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,73 +7258,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the paradigm of an amniote-restricted mesonephric contribution to the gonad. -of the pronephric field contribution to the gonads in teleosts</w:t>
               </w:r>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7435,51 +7435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReproSciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,77 +7530,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
@@ -7623,251 +7623,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833209v1</w:t>
+                <w:t xml:space="preserve">hal-03910317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Hyères, France</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910317v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,103 +8073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
@@ -8211,77 +8211,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saneyoshi S. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8355,77 +8355,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of gene duplication in fish phenotypic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The evolution of animal genomes / EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8476,64 +8476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8623,51 +8623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Villate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t>
@@ -8728,90 +8728,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the grain filling of wheat through the modulation of NADH-glutamate synthase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8878,51 +8878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la plasticité évolutive et structurale des génomes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8981,51 +8981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Genomes to Organs and Cell Types: Exploring Evolutionary Trajectories Across Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Rennes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9212,51 +9212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02509-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sepp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Okonechnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06884-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillip Oel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jandzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02170-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Mbengue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boeg Winge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Trefzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Leushkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05547-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarropoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-04221-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2014.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogui Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghe Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili A. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.095752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. van de Peer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. P. E. Hedley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui H. Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbp037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fallahshahroudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910317v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05178158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02509-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sepp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Okonechnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06884-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillip Oel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jandzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02170-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Mbengue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boeg Winge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Trefzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Leushkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05547-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarropoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-04221-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2014.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogui Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghe Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili A. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.095752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. van de Peer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. P. E. Hedley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui H. Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbp037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fallahshahroudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05178158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>