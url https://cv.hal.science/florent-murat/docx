--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -234,235 +234,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
+                <w:t xml:space="preserve">Gene duplication contributes to liver evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02509-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537581v1</w:t>
+                <w:t xml:space="preserve">hal-04677357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene duplication contributes to liver evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (W1), pp.W65-W69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02509-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677357v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular development and evolution of the mammalian cerebellum</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Leiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lamprey neural cell type atlas illuminates the origins of the vertebrate brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Lamanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+                <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Phillip Oel</w:t>
+                <w:t xml:space="preserve">Sofia Boeg Winge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jandzik</w:t>
+                <w:t xml:space="preserve">Timo Trefzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sobrido-Cameán</w:t>
+                <w:t xml:space="preserve">Evgeny Leushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 613, pp.308-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-023-02170-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05547-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208085v1</w:t>
+                <w:t xml:space="preserve">hal-03910315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A lamprey neural cell type atlas illuminates the origins of the vertebrate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Mbengue</w:t>
+                <w:t xml:space="preserve">Francesco Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Boeg Winge</w:t>
+                <w:t xml:space="preserve">A. Phillip Oel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Trefzer</w:t>
+                <w:t xml:space="preserve">David Jandzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Leushkin</w:t>
+                <w:t xml:space="preserve">Daniel Sobrido-Cameán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 613, pp.308-316. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05547-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02170-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910315v1</w:t>
+                <w:t xml:space="preserve">hal-04208085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping pediatric brain tumors to their origins in the developing cerebellum</w:t>
               </w:r>
@@ -1010,64 +1010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,64 +1114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the rapid evolution of the mammalian testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the genome of the most recent common ancestor of flowering plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Grassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Evan Staton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,722 +1999,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
+                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pont</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Martinek</w:t>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
+                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204099v1</w:t>
+                <w:t xml:space="preserve">hal-02285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285504v1</w:t>
+                <w:t xml:space="preserve">hal-01168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01579667v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
+                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285512v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,529 +2932,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-evolutionary plasticity of plant disease resistance genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Langin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Grattapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tuskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Hellsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-187⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285469v1</w:t>
+                <w:t xml:space="preserve">hal-02285478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogenomics in Triticeae for translational research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Paleo-evolutionary plasticity of plant disease resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salse</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpb.2014.08.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285486v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Paleogenomics in Triticeae for translational research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2014.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285484v1</w:t>
+                <w:t xml:space="preserve">hal-02285486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Tuskan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">G Albert Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Prochnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uffe Hellsten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285478v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The draft genome of watermelon (Citrullus lanatus) and resequencing of 20 diverse accessions</w:t>
               </w:r>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,286 +3702,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
+                <w:t xml:space="preserve">Rongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964190v1</w:t>
+                <w:t xml:space="preserve">hal-01218128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alix Armero</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218128v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping in the Fagaceae and beyond with EST-SSRs</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aili A. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,51 +4235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Plant and Animal Genome Plasticity from Differential Paleo-Evolutionary Patterns and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. van de Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,51 +4352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genomic structure, function and evolution of carotenogenesis related phytoene synthases in grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,291 +4613,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational Genomics in Legumes Allowed Placing In Silico 5460 Unigenes on the Pea Functional Map and Identified Candidate Genes in Pisum sativum L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Savois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.111.000349⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-12-r119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964213v1</w:t>
+                <w:t xml:space="preserve">hal-01190508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Translational Genomics in Legumes Allowed Placing In Silico 5460 Unigenes on the Pea Functional Map and Identified Candidate Genes in Pisum sativum L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Confolent</w:t>
+                <w:t xml:space="preserve">Marie M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (12), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (juillet), pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-12-r119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.000349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190508v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the barley genome by chromosomal and comparative genomics</w:t>
               </w:r>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,51 +5285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral grass karyotype reconstruction unravels new mechanisms of genome shuffling as a source of plant evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5413,338 +5413,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Sibout</w:t>
+                <w:t xml:space="preserve">Saneyoshi Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964370v1</w:t>
+                <w:t xml:space="preserve">hal-00645933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic analysis of ESTs collected by Sanger and pyrosequencing methods for a keystone forest tree species: oak.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Noirot</w:t>
+                <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.650. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645933v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogenomics of plants: synteny-based modelling of extinct ancestors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,90 +6113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,103 +6336,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the ancestral vertebrate brain using a lamprey neural cell type atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phillip Oel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jandzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sobrido-Cameán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6454,103 +6454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Boeg Winge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Trefzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Leushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Leiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6857,77 +6857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Gene Content and Expression Following Various Whole Genome Duplication Events in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,90 +6952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Sperm Competition and Genome Duplication in Cell Type Diversity in Fish Gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7073,51 +7073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,51 +7198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7435,51 +7435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReproSciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,77 +7530,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
@@ -7629,51 +7629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7711,51 +7711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,103 +8073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
@@ -8211,51 +8211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saneyoshi S. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8355,77 +8355,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of gene duplication in fish phenotypic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The evolution of animal genomes / EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8476,64 +8476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8623,51 +8623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Villate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8878,51 +8878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la plasticité évolutive et structurale des génomes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8981,51 +8981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Genomes to Organs and Cell Types: Exploring Evolutionary Trajectories Across Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Rennes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9212,51 +9212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02509-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sepp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Okonechnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06884-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamanna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillip Oel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jandzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02170-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Mbengue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boeg Winge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Trefzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Leushkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05547-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarropoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-04221-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2014.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogui Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghe Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili A. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.095752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. van de Peer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. P. E. Hedley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui H. Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbp037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fallahshahroudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05178158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02509-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sepp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Okonechnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06884-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Mbengue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boeg Winge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Trefzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Leushkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05547-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillip Oel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jandzik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02170-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarropoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-04221-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2014.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogui Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghe Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili A. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.095752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. van de Peer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. P. E. Hedley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui H. Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbp037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fallahshahroudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05178158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>