--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -234,235 +234,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene duplication contributes to liver evolution</w:t>
+                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02509-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (W1), pp.W65-W69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677357v1</w:t>
+                <w:t xml:space="preserve">hal-04537581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEVER: an interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gene duplication contributes to liver evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (W1), pp.W65-W69. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02509-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537581v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular development and evolution of the mammalian cerebellum</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Sepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Leiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -582,51 +582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -729,51 +729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lamprey neural cell type atlas illuminates the origins of the vertebrate brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phillip Oel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,64 +1010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the rapid evolution of the mammalian testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the genome of the most recent common ancestor of flowering plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Grassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Evan Staton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,546 +1999,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Pascal Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285512v1</w:t>
+                <w:t xml:space="preserve">hal-02285504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Dobrovolskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168460v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.evv185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285504v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRIZZY PANICLE drives supernumerary spikelets in bread wheat (T. aestivum L.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petr Martinek</w:t>
+                <w:t xml:space="preserve">GenomicusPlants: a web resource to study genome evolution in flowering plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Badaeva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 167 (1), pp.189-199. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (1), pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.250043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204099v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
               </w:r>
@@ -2670,51 +2670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,321 +2932,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleo-evolutionary plasticity of plant disease resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Myburg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285478v1</w:t>
+                <w:t xml:space="preserve">hal-02285469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-evolutionary plasticity of plant disease resistance genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pont</w:t>
+                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Grattapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tuskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Hellsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Langin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285469v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogenomics in Triticeae for translational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uffe Hellsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,286 +3702,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongzhi Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alix Armero</w:t>
+                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218128v1</w:t>
+                <w:t xml:space="preserve">hal-00964190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964190v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping in the Fagaceae and beyond with EST-SSRs</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aili A. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,51 +4235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Plant and Animal Genome Plasticity from Differential Paleo-Evolutionary Patterns and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. van de Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,51 +4352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genomic structure, function and evolution of carotenogenesis related phytoene synthases in grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,51 +4632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,51 +5285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral grass karyotype reconstruction unravels new mechanisms of genome shuffling as a source of plant evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,90 +5566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequencing and analysis of the model grass Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E.J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 463, pp.763-768. </w:t>
@@ -5700,51 +5700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogenomics of plants: synteny-based modelling of extinct ancestors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,90 +6113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEVER: An interactive web-based resource for evolutionary transcriptomics across fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6349,51 +6349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the ancestral vertebrate brain using a lamprey neural cell type atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phillip Oel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,267 +6448,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Leushkin</w:t>
+                <w:t xml:space="preserve">Mapping pediatric brain tumors to their origins in the developing cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Sepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Leiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Sarropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516462v1</w:t>
+                <w:t xml:space="preserve">hal-03516521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping pediatric brain tumors to their origins in the developing cerebellum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Sarropoulos</w:t>
+                <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Boeg Winge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Trefzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Leushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516521v1</w:t>
+                <w:t xml:space="preserve">hal-03516462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular development and evolution of the mammalian cerebellum</w:t>
               </w:r>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Leiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Sarropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Okonechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6857,77 +6857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Gene Content and Expression Following Various Whole Genome Duplication Events in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,90 +6952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Sperm Competition and Genome Duplication in Cell Type Diversity in Fish Gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Hervas-Sotomayor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Congress of the European Society for Evolutionary Biology (ESEB) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,70 +7054,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7133,116 +7133,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,73 +7258,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the paradigm of an amniote-restricted mesonephric contribution to the gonad. -of the pronephric field contribution to the gonads in teleosts</w:t>
               </w:r>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7435,51 +7435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReproSciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,77 +7530,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kona, Big Island, Hawaii, United States</w:t>
@@ -7629,51 +7629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular evolution of spermatogenesis across mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7711,51 +7711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,103 +8073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of intense chromosomal shuffling during conifer evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinari Moriguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
@@ -8211,51 +8211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic analysis of Sanger and 454 ESTs in oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saneyoshi S. Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8355,77 +8355,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of gene duplication in fish phenotypic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The evolution of animal genomes / EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8476,64 +8476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8623,51 +8623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Villate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 1 p., 2015</w:t>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masood Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8878,51 +8878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la plasticité évolutive et structurale des génomes de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8981,51 +8981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Genomes to Organs and Cell Types: Exploring Evolutionary Trajectories Across Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Rennes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9212,51 +9212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02509-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sepp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Okonechnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06884-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Mbengue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boeg Winge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Trefzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Leushkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05547-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillip Oel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jandzik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02170-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarropoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-04221-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-187" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2014.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogui Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghe Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili A. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.095752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. van de Peer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. P. E. Hedley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui H. Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbp037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fallahshahroudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516462v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05178158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Hervas-Sotomayor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02509-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sepp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Okonechnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Joshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06884-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Mbengue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Boeg Winge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Trefzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Leushkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05547-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Lamanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillip Oel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jandzik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02170-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sarropoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-04221-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Dobrovolskaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Martinek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Badaeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.250043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-187" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285486v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2014.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogui Guo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghe Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili A. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.095752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. van de Peer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Poncet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. K. F. X. Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela M. Martis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. P. E. Hedley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui H. Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abrouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.109744.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E.J. Chapman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08747" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Messing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.06.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9318WPB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbp037" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fallahshahroudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmidt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516462v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233267v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi S. Ueno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05178158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>