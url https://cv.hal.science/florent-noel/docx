--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1798,191 +1798,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does downsizing leads to interpersonal conflict among survivors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The moderating effect of employees’ goal orientations on the relationship between interpersonal conflict and innovative job performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahman Ullah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">British Academy of Management (BAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019302v1</w:t>
+                <w:t xml:space="preserve">hal-04019322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating effect of employees’ goal orientations on the relationship between interpersonal conflict and innovative job performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and when does downsizing leads to interpersonal conflict among survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahman Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahman Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management (BAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019322v1</w:t>
+                <w:t xml:space="preserve">hal-04019302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t>
               </w:r>
@@ -2070,191 +2070,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Downsizing promote Interpersonal Conflict among Survivors? The mediating role of Workload, and moderating role of Restructuring</w:t>
+                <w:t xml:space="preserve">The Buffering Role of Emotional Intelligence in Conflict Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602617v1</w:t>
+                <w:t xml:space="preserve">hal-03602478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buffering Role of Emotional Intelligence in Conflict Transformation</w:t>
+                <w:t xml:space="preserve">Does Downsizing promote Interpersonal Conflict among Survivors? The mediating role of Workload, and moderating role of Restructuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">British Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602478v1</w:t>
+                <w:t xml:space="preserve">hal-03602617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats du contrat &amp;quot;Analyse des interactions entre les nouveaux outils de pilotage par les résultats et les pratiques des acteurs&amp;quot; (Grasser B. et Mercier E., coord)</w:t>
               </w:r>
@@ -3797,358 +3797,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les suppressions d’emplois sont-elles rationnelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1330-1333, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048670v1</w:t>
+                <w:t xml:space="preserve">halshs-02044347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Meyer : la quête de légitimité</w:t>
+                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.1927-1933, 2012</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048642v1</w:t>
+                <w:t xml:space="preserve">halshs-02048670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric G. Flamholtz : la comptabilité des ressources humaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John W. Meyer : la quête de légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1823-1828, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1927-1933, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02044541v1</w:t>
+                <w:t xml:space="preserve">halshs-02048642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les suppressions d’emplois sont-elles rationnelles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Allouche</w:t>
+                <w:t xml:space="preserve">Eric G. Flamholtz : la comptabilité des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.1330-1333, 2012</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.1823-1828, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02044347v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.pr.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.050.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04179507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg309.37-62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076018ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Rahman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m93gsucc6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.pr.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.050.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04179507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg309.37-62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076018ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Rahman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m93gsucc6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>