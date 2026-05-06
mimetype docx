--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1322,238 +1322,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+                <w:t xml:space="preserve">Restructurations et performances des entreprises : une méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.105-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441292v1</w:t>
+                <w:t xml:space="preserve">hal-02976869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurations et performances des entreprises : une méta-analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Allouche</w:t>
+                <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (9), pp.1293-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018726708094913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976869v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1798,191 +1798,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moderating effect of employees’ goal orientations on the relationship between interpersonal conflict and innovative job performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and when does downsizing leads to interpersonal conflict among survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahman Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahman Ullah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management (BAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019322v1</w:t>
+                <w:t xml:space="preserve">hal-04019302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does downsizing leads to interpersonal conflict among survivors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The moderating effect of employees’ goal orientations on the relationship between interpersonal conflict and innovative job performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahman Ullah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">British Academy of Management (BAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019302v1</w:t>
+                <w:t xml:space="preserve">hal-04019322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t>
               </w:r>
@@ -2070,191 +2070,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buffering Role of Emotional Intelligence in Conflict Transformation</w:t>
+                <w:t xml:space="preserve">Does Downsizing promote Interpersonal Conflict among Survivors? The mediating role of Workload, and moderating role of Restructuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">British Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602478v1</w:t>
+                <w:t xml:space="preserve">hal-03602617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Downsizing promote Interpersonal Conflict among Survivors? The mediating role of Workload, and moderating role of Restructuring</w:t>
+                <w:t xml:space="preserve">The Buffering Role of Emotional Intelligence in Conflict Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602617v1</w:t>
+                <w:t xml:space="preserve">hal-03602478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats du contrat &amp;quot;Analyse des interactions entre les nouveaux outils de pilotage par les résultats et les pratiques des acteurs&amp;quot; (Grasser B. et Mercier E., coord)</w:t>
               </w:r>
@@ -3482,221 +3482,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
+              <w:t xml:space="preserve">GRH et questions sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871942v1</w:t>
+                <w:t xml:space="preserve">hal-03988032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRH et questions sensibles</w:t>
+              <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988032v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité professionnelle, dimension sensible des dynamiques de transition professionnelle</w:t>
               </w:r>
@@ -3708,64 +3708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,358 +3797,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les suppressions d’emplois sont-elles rationnelles?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1330-1333, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02044347v1</w:t>
+                <w:t xml:space="preserve">halshs-02048670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
+                <w:t xml:space="preserve">John W. Meyer : la quête de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.1927-1933, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048670v1</w:t>
+                <w:t xml:space="preserve">halshs-02048642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Meyer : la quête de légitimité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eric G. Flamholtz : la comptabilité des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1927-1933, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1823-1828, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048642v1</w:t>
+                <w:t xml:space="preserve">halshs-02044541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric G. Flamholtz : la comptabilité des ressources humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lesage</w:t>
+                <w:t xml:space="preserve">Les suppressions d’emplois sont-elles rationnelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.1823-1828, 2012</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.1330-1333, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02044541v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4295,51 +4295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie quantitative, 95 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité à l’épreuve des identités professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marsaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.pr.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.050.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04179507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg309.37-62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076018ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Rahman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m93gsucc6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.pr.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.050.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04179507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg309.37-62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076018ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Rahman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m93gsucc6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>