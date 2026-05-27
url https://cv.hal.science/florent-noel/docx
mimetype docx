--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1010,278 +1010,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peinture comme vecteur de la quête du sens, retour d'expérience sur le congrès AGRH 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on dépasser la discorde dans les situations de restructuration ? Quatre cas visités à l'aune de la sociologie de la justification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sybille Persson</w:t>
+                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.046.0283⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.121.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514806v1</w:t>
+                <w:t xml:space="preserve">hal-01380715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on dépasser la discorde dans les situations de restructuration ? Quatre cas visités à l'aune de la sociologie de la justification.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Noël</w:t>
+                <w:t xml:space="preserve">La peinture comme vecteur de la quête du sens, retour d'expérience sur le congrès AGRH 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.63. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.283-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.121.0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.046.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380715v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial - Les interfaces de la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pichault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1322,238 +1322,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructurations et performances des entreprises : une méta-analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Allouche</w:t>
+                <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (9), pp.1293-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018726708094913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976869v1</w:t>
+                <w:t xml:space="preserve">hal-02441292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the risks of restructuring through the integrative bargaining process: Two case studies in a French context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+                <w:t xml:space="preserve">Restructurations et performances des entreprises : une méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.105-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0018726708094913⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02441292v1</w:t>
+                <w:t xml:space="preserve">hal-02976869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources Humaines, Enjeux, Stratégies, Processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,221 +3482,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRH et questions sensibles</w:t>
+              <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988032v1</w:t>
+                <w:t xml:space="preserve">hal-04871942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'employabilité comme impératif managérial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'identité, dimension sensible des transitions professionelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations industrielles et employabilité</w:t>
+              <w:t xml:space="preserve">GRH et questions sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871942v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité professionnelle, dimension sensible des dynamiques de transition professionnelle</w:t>
               </w:r>
@@ -3708,64 +3708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,358 +3797,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les suppressions d’emplois sont-elles rationnelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1330-1333, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048670v1</w:t>
+                <w:t xml:space="preserve">halshs-02044347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Meyer : la quête de légitimité</w:t>
+                <w:t xml:space="preserve">La gestion des sureffectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.1927-1933, 2012</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.1447-1459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02048642v1</w:t>
+                <w:t xml:space="preserve">halshs-02048670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric G. Flamholtz : la comptabilité des ressources humaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John W. Meyer : la quête de légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1823-1828, 2012</w:t>
+              <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1927-1933, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02044541v1</w:t>
+                <w:t xml:space="preserve">halshs-02048642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les suppressions d’emplois sont-elles rationnelles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Allouche</w:t>
+                <w:t xml:space="preserve">Eric G. Flamholtz : la comptabilité des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.1330-1333, 2012</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.1823-1828, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02044347v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4295,51 +4295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie quantitative, 95 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité à l’épreuve des identités professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marsaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.pr.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.050.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04179507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg309.37-62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076018ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Rahman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m93gsucc6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.pr.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cristofini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.050.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04179507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg309.37-62" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076018ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.098.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Rahman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15376-28918-gestion-des-ressources-humaines-analyser-et-comprendre-pour-agir-9782340090644.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05015341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m93gsucc6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>