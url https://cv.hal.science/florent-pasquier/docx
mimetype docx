--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1,4867 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4815 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FLORENT PASQUIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">* Maître de Conférences HDR en sciences de l’éducation et de la formation* Président du Centre International de Recherches et Études Transdisciplinaires - CIRET -, Paris.* Membre du CNRS CIS, GDR 2091. Centre Internet et Société (CIS). Groupement de Recherche « Internet, IA et Société », depuis sa création en 2018 (anciennement à l’Iscc)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5603-4419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05349136X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=L6Yb8a0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes premières publications personnelles en 1996 se concentrent sur les questions relatives à l’évolution des supports multimédias et vidéo et de leurs utilisations en situation de communication et de formation. Les sujets abordés portent alors essentiellement sur les médias, la médiation, la médiatisation, l’enseignement, l’apprentissage, le tutorat, les apprenants. Mes communications, livres et articles publiés ensuite approfondissent ces thèmes et se complètent de comptes-rendus et de comparaisons critiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À la suite de plusieurs années d’engagements dans les terrains de l’éducation populaire, de l’intervention sociale et auprès de mouvements citoyens, le champ de mes travaux s’ouvre alors aux pédagogies alternatives, aux alternatives à l’éducation et aux situations qui placent l’enfant et l’adulte réellement au cœur des dispositifs d'apprentissage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ceci me conduit à étudier et expérimenter les approches holistiques de l’acte éducatif (l’éducance), que je croise avec les épistémologies de disciplines classiques - philosophie (Husserl, E.), psychanalyse (Jung, C. G.), logique (Lupasco, S.), psychologie (Maslow, A.)... – tout en intégrant les avancées scientifiques contemporaines – neuro-sciences (Houdé, O.), humanités numériques (Bourgatte et al.), intelligence artificielle (Marquis et al.)... –.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je conçois et approfondis dans mes travaux une « Pédagogie intégrative, implicative, intentionnée et intuitive » (P4i), qui poursuit et actualise les pédagogies coopératives et participatives de « l’école nouvelle » et qui intègre les outils numériques dans ses pratiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je réalise ainsi une synthèse de mes démarches en développement personnel, professionnel et collectif en élaborant un paradigme éducatif intégral (corps-émotion-pensée-esprit, en lien avec le groupe) qui s’appuie sur les apports de la psychologie transpersonnelle (Weil, P., Descamps, A.), de la pensée complexe et transdisciplinaire (Morin, E., Nicolescu, B.) et qui prend en compte les dimensions axiologiques et existentielles (Barbier, R., Pineau, G.). Ces recherches m'orientent alors vers la question des technontologies (technologies et ontologie) en sciences de l’éducation et de la formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des invariants pédagogiques de la Pédagogie Freinet à la Pédagogie Intégrative, Implicative, Intentionnée et Intuitive (P4i). De quoi ? pourquoi ? comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relais, Revue du Laboratoire d'Etudes et de Recherches sur l'Interculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (10), pp.13-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la complexité de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, COMPLEXITÉ ET ANTHROPOCÈNE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies for transpersonal and transdisciplinary goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bonacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité. Approches systémiques et transdisciplinaires de l’Anthropocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Wallenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « politique pédagogique » de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Espejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Terra-HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transdisciplinarité, Humanisme, Éducation, Technologie et Faits Sociaux, http://www.reseau-terra.eu/article1432.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.11986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02660338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches actuelles sur les notions de sujet(s), de culture(s) et d’épistémologies en lien avec l’éducation à la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurino Lima Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djailton Pereira da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Terra-HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, http://www.reseau-terra.eu/article1436.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des structures sociales et conséquences sur les métiers de l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, numéro 113 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.113.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or Not to be Transdisciplinary, That is the New Question. So, How to be Transdisciplinary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basarab Nicolescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transdisciplinary Journal of Engineering &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22545/2019/0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les pédagogies coopératives avec des étudiants en Master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saint-Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Terra HN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Transdisciplinarité, Humanisme, Éducation, Technologie et Faits Sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de pleine attention et effets de la méditation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Barbry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pédagogiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Freinet aux humanités numériques par le déploiement d’une pédagogie ouverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Encontro como potência para a realização da ética transdisciplinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Calloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMEA - Revista Eletrônica do Mestrado em Educação Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14295/remea.v0i1.8561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosciences et apprentissages via les réseaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frayssinhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.3920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenez le pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transdisciplinarité, combien de divisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désapports de la numérisation dans la relation d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGES TRANSFORMÉES ET TRANSPORTÉES (ITT) POUR FORMER A L'ANALYSE DES SYSTÈMES COMPLIQUÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du support analogique au document informatisé : les &amp;quot;désapports&amp;quot; de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.109-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre &amp;quot;l'apprendre&amp;quot; d'une langue : la linguistique à l'aide des technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 95, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche méthodologique d'évolution du support vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 89, pp.97-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoscopie de trois centres de ressources en langues et de leurs approches des technologies de l'information et de la communication (TICE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (2), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/apliu.1998.2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des « Ateliers de transformation » comme approches transdisciplinaires au service de la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIENNALE INTERNATIONALE DE L’ÉDUCATION, DE LA FORMATION ET DES PRATIQUES PROFESSIONNELLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale internationale de l’Éducation, de la Formation et des Pratiques professionnelles, Apr 2026, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, « troisième part » trop souvent oubliée dans la construction d’un être humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles "Se construire avec et dans le monde : part d’autrui, part de soi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles; Institut Catholique de Paris - ICP; UNESCO, Sep 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane (Organiser les entreprises, les institutions et les associations en présence du risque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Guillon, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transformations des technologies éducatives à l’ère du numérique en éducation, de l’imprimerie de Freinet à la technontologie : limites, apports et (r)évolution pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimension spirituelle et relation patients - professionnels de santé Expériences croisées professionnels et personnes âgées fragilisées par la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth-Laure Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lenesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme colloque Santé Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contributions du CIRET et l'émergence des nouvelles humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès Mondial de la Transdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Mexico (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03850591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des invariants pédagogiques de Freinet à la Pédagogie Implicative et Intégrative (P2i). De quoi, pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management du changement par la transdisciplinarité et le principe du tiers caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lenesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires intelligents et management public durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Recherche en Management Public, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation intégrale en contexte d’enseignement universitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djailton Pereira da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurino Lima Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratiquer, (se)former (aux), (re)penser et questionner les pédagogies émancipatrices – actualités &amp; débats »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Paris, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02963143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et réalisations d’étudiants de Master Métiers de l'Enseignement, de l'Éducation et de la Formation (Meef) sur les &amp;quot; Tice (Technologies de l'Information et de la Communication pour l'Enseignement) bienveillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES T.I.C. AU SERVICE D’UNE EDUCATION BIENVEILLANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Pasquier, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a Problem Based Learning Education and the Bloom's Taxonomy: a Preliminary Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Salviano Silva Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bonacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Education Technologies and Computers (ICETC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et/ou Spiritualité : Que cache cette relation ? Est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleading for the great conciliation between science and spirituality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etpa, Sep 2014, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Personnelle/Transformation Sociale (TP/TS) : pour un monde fraternel et solidaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches-actions collaboratives : une révolution silencieuse de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aifris, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vannereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinaridad y Educación del Futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidade Catolica de Brasilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-65-87522-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02881855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educación, sociedad y tecnología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ximena Castaño Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2019, 2550-6846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinaridade e Educação do Futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-85-62258-39-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinvestir l'Humain : individus, collectifs, sociétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chronique Sociale, 2017, 978-2-36717-230-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l'espace à l'école en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école sans murs: une école de la reliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 978-2-343-16720-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espiritualidad y educación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rizomatrans - Ser cambio educativo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.186-193, 2017, 978-84-939057-8-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et matériaux pour mener un atelier de transformation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinvestir l'Humain : individus, collectifs, sociétés Ateliers de transformations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, 2017, 978-2-36717-230-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tiers Caché - pour un nouveau paradigme en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tiers caché: dans les différents domaines de la connaissance.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bois d'Orion, 2016, 978-2-909201-64-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une quête des feux intérieurs et extérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le feu vécu, Expériences de feux éco-transformateurs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Intentional Limitations of Interactivity on Content Indexing Topics: Possible Uses of Automatic Classification and Contents Extraction Systems, in Order to Create Digital Libraries Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2000, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45268-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la science et de la spiritualité, le transpersonnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la Journée d'étude « Données personnelles en milieu universitaire : quelles questions se poser ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contributions du CIRET et l’émergence des nouvelles humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRET. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la dimension ontologique en situation éducative. Proposition d’un cadre théorique intégratif pour une pédagogie implicative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Lyon 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03165536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4922,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97EF7085"/>
+    <w:nsid w:val="D591DF23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5153,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5603-4419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05349136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03855949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonacin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Espejo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.113.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djailton Pereira da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Nicolescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2019/0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Barbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146457v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopes Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Calloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/remea.v0i1.8561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayssinhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03808595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/apliu.1998.2268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03236024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Laure Alamarguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salviano Silva Filho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dravet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Collado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catedra.ucb.br/2020/06/transdisciplinariedad-y-educacion-del-futuro/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ximena Casta&#241;o S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143124v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45268-0_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JZW24X8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03165536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5603-4419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05349136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=L6Yb8a0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03855949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonacin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech152" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Espejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djailton Pereira da Cunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.113.0101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Nicolescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2019/0110" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Luc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Barbry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146457v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopes Pinheiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Calloni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/remea.v0i1.8561" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayssinhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3920" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03808595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/apliu.1998.2268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05619179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03236024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Laure Alamarguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salviano Silva Filho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dravet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Collado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catedra.ucb.br/2020/06/transdisciplinariedad-y-educacion-del-futuro/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ximena Casta&#241;o S&#225;nchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143124v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45268-0_20" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JZW24X8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03165536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>