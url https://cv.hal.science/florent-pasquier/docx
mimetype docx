--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> FLORENT PASQUIER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Maître de Conférences HDR en sciences de l’éducation et de la formation* Président du Centre International de Recherches et Études Transdisciplinaires - CIRET -, Paris.</w:t>
+        <w:t xml:space="preserve">* Maître de Conférences HDR en sciences de l’éducation et de la formation* Président du Centre International de Recherches et Études Transdisciplinaires - CIRET -, Paris.* Membre du CNRS CIS, GDR 2091. Centre Internet et Société (CIS). Groupement de Recherche « Internet, IA et Société », depuis sa création en 2018 (anciennement à l’Iscc)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -625,494 +625,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t>
+                <w:t xml:space="preserve">Pour une « politique pédagogique » de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Briançon</w:t>
+                <w:t xml:space="preserve">Roberto Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Terra-HN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Transdisciplinarité, Humanisme, Éducation, Technologie et Faits Sociaux, http://www.reseau-terra.eu/article1432.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615793v1</w:t>
+                <w:t xml:space="preserve">halshs-03193253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spiritualité : une hétérotopie éducative pouvant questionner et inspirer les institutions d'enseignement laïc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernos &amp; Contemporâneos : international Journal of Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03080862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation(s) et Spiritualité(s) : Conceptualisation, problématisation, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hagège</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+              <w:t xml:space="preserve">Education et socialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.9362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02660363v1</w:t>
+                <w:t xml:space="preserve">hal-03615793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une « politique pédagogique » de l’éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Espejo</w:t>
+                <w:t xml:space="preserve">Un entre-deux entre laïcité et religions pour penser la spiritualité en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Pasquier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Terra-HN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.11988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03193253v1</w:t>
+                <w:t xml:space="preserve">halshs-02660363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation(s) et spiritualité(s) : un entrelacs à tisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Briançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1499,282 +1499,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03193242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Freinet aux humanités numériques par le déploiement d’une pédagogie ouverte.</w:t>
+                <w:t xml:space="preserve">Pratiques de pleine attention et effets de la méditation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.95-106</w:t>
+              <w:t xml:space="preserve">Cahiers pédagogiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146451v1</w:t>
+                <w:t xml:space="preserve">hal-02146455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Encontro como potência para a realização da ética transdisciplinar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Freinet aux humanités numériques par le déploiement d’une pédagogie ouverte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REMEA - Revista Eletrônica do Mestrado em Educação Ambiental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.95-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146457v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de pleine attention et effets de la méditation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O Encontro como potência para a realização da ética transdisciplinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Calloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers pédagogiques </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REMEA - Revista Eletrônica do Mestrado em Educação Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14295/remea.v0i1.8561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146455v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences et apprentissages via les réseaux numériques</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nature, « troisième part » trop souvent oubliée dans la construction d’un être humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lopes Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,110 +3508,110 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituer une éducation laïque à la spiritualité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vannereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">La bonne heure, 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05133462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4922,51 +4922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9660BC0"/>
+    <w:nsid w:val="97EF7085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5603-4419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05349136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03855949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonacin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Espejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.113.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djailton Pereira da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Nicolescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2019/0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146457v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopes Pinheiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Calloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/remea.v0i1.8561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Barbry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayssinhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03808595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/apliu.1998.2268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03236024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Laure Alamarguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salviano Silva Filho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dravet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Collado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catedra.ucb.br/2020/06/transdisciplinariedad-y-educacion-del-futuro/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ximena Casta&#241;o S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143124v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45268-0_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JZW24X8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03165536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5603-4419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05349136X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04859057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03855949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bonacin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Espejo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Brian&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lamarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03615793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02660338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.11986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.113.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djailton Pereira da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Nicolescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22545/2019/0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Barbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146457v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lopes Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Calloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/remea.v0i1.8561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayssinhes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03808595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/apliu.1998.2268" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03236024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Laure Alamarguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Salviano Silva Filho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dravet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Collado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Castro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catedra.ucb.br/2020/06/transdisciplinariedad-y-educacion-del-futuro/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ximena Casta&#241;o S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143124v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45268-0_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2JZW24X8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03165536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>