--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -100,7721 +100,7721 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de l'insaisissabilité de la résidence principale : poursuivre la réalisation après la clôture de la liquidation judiciaire n'a rien de personnel (Liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 [alerte 8], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'hypothèque du créancier auquel l'insaisissabilité de la résidence principale est inopposable (Liquidation judiciaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 [alerte 9], pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Entrepreneur individuel] La restriction du gage des créanciers, une fausse réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 [dossier 14], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'ouverture] L’autoentrepreneur peut désormais échapper au livre VI du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 [alerte 2], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Extension de procédure] De la possibilité d’étendre une procédure collective à l’égard d’un débiteur surendetté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 [alerte 163], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la portée de la caducité de l'accord de conciliation consécutive à l'ouverture d'une procédure collective (Prévention et traitement amiable. Accord de conciliation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (alerte 232)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] Résidence principale de l’entrepreneur individuel : charge et objet de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 [alerte 172], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Surendettement de l'entrepreneur individuel]Du traitement de la défaillance de l’entrepreneur individuel retiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5 [alerte 55]), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'ouverture] Les juges peuvent-ils s'affranchir d'appliquer les règles contenues aux articles L. 681-1 et suivants du Code de commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 [alerte 233], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] À propos du périmètre de l’interdiction d’acquérir des articles L. 642-20 et L. 642-3 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 [alerte 7], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Surendettement de l'entrepreneur individuel] À propos de l’entrepreneur individuel surendetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 [alerte 52], pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florent Petit</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort des créanciers ] De la date de naissance de la créance de restitution consécutive à un arrêt de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 [alerte 245], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Loi en faveur de l'activité professionnelle indépendante] De l'ouverture des procédures de traitement de la défaillance de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 [alerte 64], pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Législation - Modification du livre VI du Code de commerce] Du décret relatif au traitement des difficultés de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 177], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité pour insuffisance d'actif] Faute de gestion ou simple négligence : attention à la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 [alerte 123], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Revendications] Revendication d’un bien remis au débiteur en redressement pendant la période d’observation : quel régime pour l’action exercée après le prononcé de la liquidation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 [alerte 253], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Loi en faveur de l'activité professionnelle indépendante] Des effets de la procédure collective de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 [alerte 65], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Organes] Rémunération du mandataire judiciaire devenu mandataire ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 178], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Surendettement et rétablissement personnel - Éligibilité] Du caractère professionnel des dettes fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 [alerte 11], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] La cessation d'activité de l'entrepreneur individuel ne met pas fin à l'insaisissabilité de sa résidence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 [alerte 8], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort des créanciers - Biens insaisissables] Insaisissable de plein droit, la résidence principale ne fait pas partie du gage commun des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 [alerte 119], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Revendication] De la portée des décisions du juge-commissaire en matière de revendication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2 [alerte 24]), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Créanciers antérieurs] Déclaration notariée d'insaisissabilité. De la prescription des actions du créancier auquel une DNI est inopposable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 [alerte 99], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Bienvenue à la procédure de traitement de sortie de crise !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 [alerte 134], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] De l'effet dévolutif du recours exercé contre l'ordonnance du juge-commissaire autorisant la cession de gré à gré d'un immeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 [alerte 138], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Plan de sortie de crise : quelles solutions pour améliorer la détection des fragilités des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 [alerte 174], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation des actifs] Liquidation judiciaire : conditions d'exercice de la surenchère en cas de vente sur saisie immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 [alerte 66], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Créanciers postérieurs] Inhérente à l'activité poursuivie, la cotisation foncière des entreprises est une créance postérieure utile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 [alerte 100], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Plan de sortie de crise : quelles solutions pour résorber les fragilités et difficultés des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 [alerte 175], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Admission des créances] De l'admission de plein droit dans la procédure consécutive à la résolution du plan de sauvegarde (ou de redressement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 [alerte 62], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité du liquidateur ] Coemploi au sein d'un groupe : quelle obligation de reclassement pour le liquidateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 [alerte 27], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant le financement des entreprises (Crise du Covid-19 - Mesures d’urgence. Soutien aux entreprises en difficulté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 [alerte 107], pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant le Livre VI du Code de commerce (Crise du Covid-19 - Mesures d’urgence. Adaptation des règles relatives aux difficultés des entreprises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 [alerte 105], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modalités de reprise des poursuites individuelles (Clôture de la liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (alerte 71), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'éligibilité] Du sort du débiteur surendetté marié à un chef d'entreprise en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 [alerte 176], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant la commande publique et les contrats publics (Contrats et marchés publics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (alerte 110), pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds de premier secours : de la faute de gestion à la pertinence des critères d'attribution (Aides publiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (alerte 23), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort du dirigeant et de son conjoint] Un pas de plus vers un traitement particulier de l'insolvabilité des personnes physiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 [alerte 221], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours] Bail d'habitation en cours : la résiliation fondée sur l'article L. 641-11-1, IV du Code de commerce n'exclut pas l'application des dispositions de la loi de 1989 !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 [alerte 252], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] La cession d'entreprise au dirigeant : une réalité choquante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 [alerte 216], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du &amp;quot;délai satisfaisant&amp;quot; de l'action en responsabilité solidaire du dirigeant (LPF, art. L. 267) (Responsabilité fiscale du dirigeant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (alerte 29), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Covid-19] Incidence des ordonnances Covid-19 sur le délai de déclaration de l'état de cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 [alerte 166], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise du Covid-19 - Mesures d'urgence] Ordonnance n° 2020-341 : quelle incidence sur les fonctions de la cessation des paiements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 [alerte 128], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures d'urgence relatives aux comptes sociaux (Droit des sociétés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (alerte 108), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours] Des conditions d'application de l'article L. 641-11-1, IV du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 [alerte 251], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éligibilité de l'associé d'un GAEC (Conditions d'ouverture de la procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (alerte 64), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est nul le paiement reçu par préférence en vertu d'une hypothèque elle-même nulle pour avoir été consentie en garantie de dettes antérieures (Nullité de la période suspecte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (alerte 227), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de la résolution du plan à l'égard de la cible de l'extension de la procédure collective (Plans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (alerte 172), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au nouveau départ de l'entrepreneur individuel (Sort de l' entrepreneur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (alerte 203), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débiteur est-il encore un interlocuteur des créanciers publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Diesbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 [dossier 14], [5 p.]</w:t>
-[...1964 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2019, 4, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle cause de réunion des patrimoines de l'EIRL ? (Jugement d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (alerte 76), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de divorce : il faut anticiper l'éventuelle ouverture d'une procédure collective (Conjoint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (alerte 170), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle : à compter du jour du jugement d'ouverture, c'est trop tard ! (Sanctions professionnelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 268), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité et conditions de l'action en responsabilité civile professionnelle du liquidateur judiciaire (Responsabilité des mandataires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (alerte 84), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du bail d'habitation du débiteur en liquidation judiciaire (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 262), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure collective produit-elle encore des effets à l'égard des créanciers alimentaires ? (Créances alimentaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (alerte 35), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle : à compter du jour du jugement d'ouverture, c'est trop tard !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 268)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report de la date de cessation des paiements : étendue des pouvoirs du tribunal (Cessation des paiements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (alerte 119), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fait générateur de la créance de la partie civile (Sort des créanciers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (alerte 121), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la caducité du contrat entraînée par la résiliation d'un contrat en cours interdépendant (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (alerte 224), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du surendettement de l'EIRL et de l'appréciation de sa bonne foi (Conditions d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (alerte 242), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des délais de paiement accordés au locataire surendetté (Mesures de traitement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (alerte 283), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régler les dettes d'un débiteur en redressement judiciaire fait naître une créance postérieure utile (Créance postérieure utile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (alerte 155), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion d'une sauvegarde : comment apprécier l'état de cessation des paiements ? (Conditions d'ouverture de la procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (alerte 198), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report de la date de cessation des paiements n'est pas subordonné à la vérification des créances (Cessation des paiements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (alerte 248), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approbation des règles professionnelles établies par le Conseil national des administrateurs et mandataires judiciaires (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (alerte 199), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de proportionnalité traduit une exigence de motivation (Responsabilité pour insuffisance d'actif )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (alerte 163), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impôt sur les sociétés : prise en compte des abandons de créances consentis au profit d'une entreprise en difficulté en matière de report en avant des déficits (Fiscalité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (alerte 80), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de sociétés, sous-traitance, recours à des techniciens : incidence sur la rémunération des organes de la procédure (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (alerte 19), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la prévention sur l'appréciation de la faute de gestion (Responsabilité pour insuffisance d'actif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (alerte 84), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de concession d'un emplacement du domaine public n'a pas la nature d'un bail d'immeuble utilisé pour l'activité de l'entreprise (Contrat en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (alerte 22), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotisations sociales impayées : l'URSSAF peut-elle agir contre l'associé soumis au régime des TNS ? (Sort des créanciers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (alerte 288), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée de la dispense de revendication (Revendication des biens meubles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (alerte 156), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture automatique du compte courant pour liquidation judiciaire, ça continue ! (Contrat en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (alerte 30), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du mandat en cas de procédure collective du mandataire (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (alerte 216), pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret d'application de l'ordonnance du 2 juin 2016 (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (alerte 20), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de gré à gré, vente faite d'autorité de justice, ne peut faire l'objet d'une nullité pour dol (Liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (alerte 163), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine de l'article L. 650-1 du Code de commerce ne s'étend pas à l'action en responsabilité de la caution fondée sur un défaut de mise en garde (Cautions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (alerte 217), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessaisissement n'est pas total en matière fiscale ! (Dessaisissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (alerte 274), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures judiciaires ou administratives en cours, qui permettent de retarder l'établissement définitif des créances fiscales s'entendent seulement des procédures de contrôle ou de rectification de l'imposition (Déclaration des créances – Créances fiscales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (alerte 299), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En l'absence d'activité réelle, un redressement judiciaire ne peut être ouvert contre le travailleur indépendant non radié (Conditions d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (alerte 269), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du principe de proportionnalité en matière de responsabilité pour insuffisance d'actif et de sanctions professionnelles (Sanctions des dirigeants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (alerte 97), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessaisi, le débiteur en liquidation judiciaire ne peut solliciter une aide publique (Liquidation judiciaire - Dessaisissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (alerte 92), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat type : renvoyer n'est pas suppléer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 [1494], pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la valeur et de la portée de l'acquiescement partiel (Revendications et droits du vendeur de meubles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (alerte 135), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit des obligations, à droit pas totalement constant, entrera en vigueur le 1er octobre 2016 (Réforme du droit des contrats - Incidences)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Florent Petit</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Mesures intéressant le Livre VI du Code de commerce (Crise du Covid-19 - Mesures d’urgence. Adaptation des règles relatives aux difficultés des entreprises)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (alerte 60), [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement par la filiale d'un groupe bancaire : de l'art de se ménager une reprise des poursuites (Caution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (alerte 194), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du tribunal de la procédure collective : la qualité de commerçant, un critère encore déterminant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (alerte 255), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte de disposition sans autorisation du juge-commissaire : des effets de la nullité de l'article L. 622-7 du Code de commerce (Administration de l'entreprise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (alerte 250), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;procédure administrative d'établissement de l'impôt&amp;quot; au sens de l'article L. 622-24, alinéa 4, du Code de commerce ? (Déclaration des créances fiscales – Délai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (alerte 134), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CMR : exonération du transporteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 [1494], pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération de l'administrateur judiciaire en cas d'arrêté de plan de cession (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (alerte 195), [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loueur de fonds de commerce, non radié du RCS, est inéligible aux procédures de surendettement (Surendettement – Personnes éligibles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (alerte 83), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si la créance de réparation des locaux qui naît au jour où les dégradations ont eu lieu doit être déclarée, l'indemnité d'occupation postérieure, contrepartie de la prestation doit être payée à échéance, non l'indemnité de perte d'une chance de location, qui n'est pas utile à la procédure (Bail d'exploitation en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1 (alerte 9)), [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe : toute entreprise de transport n'est pas nécessairement un voiturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 [1480], pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Interdiction des paiements - Contre-passation] Affacturage, procédures collectives et contre-passation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 [alerte 198], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat en cours - Crédit-bail] Crédit-bail : l'autorisation donnée par le juge-commissaire de régler des créances antérieures au jugement d'ouverture, à l'occasion de la levée d'option d'achat, n'accorde pas au liquidateur la faculté d'exercer ce droit de manière anticipée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 [alerte 157]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire - Action paulienne] De la portée limitée des effets de l'action paulienne exercée contre les actes frauduleux du débiteur en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 [alerte 7], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance - Aides d'État illégales] Récupération d'aides déclarées illégales : l'État est un créancier comme un autre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 [alerte 32], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] Les vices affectant une créance admise à titre privilégié peuvent-ils empêcher le transfert de la charge d'une sûreté, fondé sur l'article L. 642-12, alinéa 4, du Code de commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 [alerte 273], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-il une théorie du contrat de transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...978 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...2473 lines deleted...]
-                <w:t xml:space="preserve">CMR : exonération du transporteur</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 238, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Clause de réserve de propriété] Vente d'un bien préalablement détenu par l'acheteur et conditions d'opposabilité de la clause de réserve de propriété par le vendeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 [alerte 212]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat de transport] Article L. 132-8 du Code de commerce : le transporteur gagne à tous les coups !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 [alerte 103]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance - Portée] Cession de créances professionnelles à titre de garantie : toute sortie du patrimoine du cédant n'est pas définitive !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 [alerte 34]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours - Bail commercial ] L'impossibilité pour le cédant du bail en liquidation judiciaire d'exécuter son obligation de garantie de paiement des loyers n'interdit pas la cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (17 [alerte 247])</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crédit-bail] Faute d'accomplissement régulier des mesures de publicité obligatoires, le droit de propriété du crédit-bailleur est inopposable aux créanciers de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 [alerte 177]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Voies de recours - Réalisation d'actif et restitutions] Excède ses pouvoirs le juge-commissaire qui ordonne la vente d'un bien détenu faisant l'objet d'une demande de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 [alerte 102]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créances] L'absence de déclaration d'une créance cédée à titre de garantie d'un crédit ne prive pas le cessionnaire de son action contre le cédant pris en sa qualité de débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 [alerte 303]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe du transporteur et preuve de la qualité d'expéditeur et destinataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 [1494], pp.33-34</w:t>
-[...1637 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 [1949], pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Plan de cession] Excède ses pouvoirs le tribunal qui prononce la résiliation d'un contrat non cédé dans le plan de cession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 [alerte 128]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389658v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04389657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la sécurité dans la cession de créance dans l'avant-projet de réforme du droit des obligations</w:t>
               </w:r>
@@ -8311,51 +8311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Vallansan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cagnoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383775v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Vallansan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cagnoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>