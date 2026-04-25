--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -100,1836 +100,1836 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'hypothèque du créancier auquel l'insaisissabilité de la résidence principale est inopposable (Liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 [alerte 9], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inopposabilité de l'insaisissabilité de la résidence principale : poursuivre la réalisation après la clôture de la liquidation judiciaire n'a rien de personnel (Liquidation judiciaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 [alerte 8], pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Surendettement de l'entrepreneur individuel] À propos de l’entrepreneur individuel surendetté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 [alerte 52], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Entrepreneur individuel] La restriction du gage des créanciers, une fausse réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 [dossier 14], [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conditions d'ouverture] L’autoentrepreneur peut désormais échapper au livre VI du Code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 [alerte 2], pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Extension de procédure] De la possibilité d’étendre une procédure collective à l’égard d’un débiteur surendetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 [alerte 163], pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la portée de la caducité de l'accord de conciliation consécutive à l'ouverture d'une procédure collective (Prévention et traitement amiable. Accord de conciliation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (alerte 232)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Liquidation judiciaire] Résidence principale de l’entrepreneur individuel : charge et objet de la preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 [alerte 172], pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Surendettement de l'entrepreneur individuel]Du traitement de la défaillance de l’entrepreneur individuel retiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (5 [alerte 55]), pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] À propos du périmètre de l’interdiction d’acquérir des articles L. 642-20 et L. 642-3 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 [alerte 7], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Conditions d'ouverture] Les juges peuvent-ils s'affranchir d'appliquer les règles contenues aux articles L. 681-1 et suivants du Code de commerce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 [alerte 233], pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Sort des créanciers - Biens insaisissables] Insaisissable de plein droit, la résidence principale ne fait pas partie du gage commun des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 [alerte 119], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Loi en faveur de l'activité professionnelle indépendante] De l'ouverture des procédures de traitement de la défaillance de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 [alerte 64], pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Législation - Modification du livre VI du Code de commerce] Du décret relatif au traitement des difficultés de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 177], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Revendications] Revendication d’un bien remis au débiteur en redressement pendant la période d’observation : quel régime pour l’action exercée après le prononcé de la liquidation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 [alerte 253], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité pour insuffisance d'actif] Faute de gestion ou simple négligence : attention à la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 [alerte 123], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Sort des créanciers ] De la date de naissance de la créance de restitution consécutive à un arrêt de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 [alerte 245], pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Loi en faveur de l'activité professionnelle indépendante] Des effets de la procédure collective de l'entrepreneur individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 [alerte 65], pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Organes] Rémunération du mandataire judiciaire devenu mandataire ad hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 [alerte 178], pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Surendettement et rétablissement personnel - Éligibilité] Du caractère professionnel des dettes fiscales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 [alerte 11], pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Réalisation de l'actif] La cessation d'activité de l'entrepreneur individuel ne met pas fin à l'insaisissabilité de sa résidence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 [alerte 8], pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Bienvenue à la procédure de traitement de sortie de crise !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 [alerte 134], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] De l'effet dévolutif du recours exercé contre l'ordonnance du juge-commissaire autorisant la cession de gré à gré d'un immeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 [alerte 138], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Plan de sortie de crise : quelles solutions pour améliorer la détection des fragilités des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 [alerte 174], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Revendication] De la portée des décisions du juge-commissaire en matière de revendication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2 [alerte 24]), pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Créanciers antérieurs] Déclaration notariée d'insaisissabilité. De la prescription des actions du créancier auquel une DNI est inopposable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 [alerte 99], pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Réalisation des actifs] Liquidation judiciaire : conditions d'exercice de la surenchère en cas de vente sur saisie immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -2032,5789 +2032,5789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité du liquidateur ] Coemploi au sein d'un groupe : quelle obligation de reclassement pour le liquidateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 [alerte 27], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Crise sanitaire] Plan de sortie de crise : quelles solutions pour résorber les fragilités et difficultés des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 [alerte 175], pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Admission des créances] De l'admission de plein droit dans la procédure consécutive à la résolution du plan de sauvegarde (ou de redressement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 [alerte 62], pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’éligibilité de l'associé d'un GAEC (Conditions d'ouverture de la procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (alerte 64), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modalités de reprise des poursuites individuelles (Clôture de la liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (alerte 71), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'éligibilité] Du sort du débiteur surendetté marié à un chef d'entreprise en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 [alerte 176], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant la commande publique et les contrats publics (Contrats et marchés publics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (alerte 110), pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant le Livre VI du Code de commerce (Crise du Covid-19 - Mesures d’urgence. Adaptation des règles relatives aux difficultés des entreprises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 [alerte 105], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesures intéressant le financement des entreprises (Crise du Covid-19 - Mesures d’urgence. Soutien aux entreprises en difficulté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 [alerte 107], pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mesures intéressant le Livre VI du Code de commerce (Crise du Covid-19 - Mesures d’urgence. Adaptation des règles relatives aux difficultés des entreprises)</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] La cession d'entreprise au dirigeant : une réalité choquante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 [alerte 216], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort du dirigeant et de son conjoint] Un pas de plus vers un traitement particulier de l'insolvabilité des personnes physiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 [alerte 221], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours] Bail d'habitation en cours : la résiliation fondée sur l'article L. 641-11-1, IV du Code de commerce n'exclut pas l'application des dispositions de la loi de 1989 !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 [alerte 252], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds de premier secours : de la faute de gestion à la pertinence des critères d'attribution (Aides publiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (alerte 23), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du &amp;quot;délai satisfaisant&amp;quot; de l'action en responsabilité solidaire du dirigeant (LPF, art. L. 267) (Responsabilité fiscale du dirigeant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (alerte 29), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures d'urgence relatives aux comptes sociaux (Droit des sociétés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (alerte 108), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise du Covid-19 - Mesures d'urgence] Ordonnance n° 2020-341 : quelle incidence sur les fonctions de la cessation des paiements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 [alerte 128], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours] Des conditions d'application de l'article L. 641-11-1, IV du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 [alerte 251], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Covid-19] Incidence des ordonnances Covid-19 sur le délai de déclaration de l'état de cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 [alerte 166], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débiteur est-il encore un interlocuteur des créanciers publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Diesbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle cause de réunion des patrimoines de l'EIRL ? (Jugement d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (alerte 76), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de divorce : il faut anticiper l'éventuelle ouverture d'une procédure collective (Conjoint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (alerte 170), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle : à compter du jour du jugement d'ouverture, c'est trop tard ! (Sanctions professionnelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 268), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité et conditions de l'action en responsabilité civile professionnelle du liquidateur judiciaire (Responsabilité des mandataires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (alerte 84), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au nouveau départ de l'entrepreneur individuel (Sort de l' entrepreneur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (alerte 203), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est nul le paiement reçu par préférence en vertu d'une hypothèque elle-même nulle pour avoir été consentie en garantie de dettes antérieures (Nullité de la période suspecte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (alerte 227), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de la résolution du plan à l'égard de la cible de l'extension de la procédure collective (Plans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (alerte 172), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du bail d'habitation du débiteur en liquidation judiciaire (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 262), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure collective produit-elle encore des effets à l'égard des créanciers alimentaires ? (Créances alimentaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (alerte 35), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report de la date de cessation des paiements : étendue des pouvoirs du tribunal (Cessation des paiements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (alerte 119), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fait générateur de la créance de la partie civile (Sort des créanciers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (alerte 121), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle : à compter du jour du jugement d'ouverture, c'est trop tard !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 268)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la caducité du contrat entraînée par la résiliation d'un contrat en cours interdépendant (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (alerte 224), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotisations sociales impayées : l'URSSAF peut-elle agir contre l'associé soumis au régime des TNS ? (Sort des créanciers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (alerte 288), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de concession d'un emplacement du domaine public n'a pas la nature d'un bail d'immeuble utilisé pour l'activité de l'entreprise (Contrat en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (alerte 22), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du surendettement de l'EIRL et de l'appréciation de sa bonne foi (Conditions d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (alerte 242), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des délais de paiement accordés au locataire surendetté (Mesures de traitement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (alerte 283), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régler les dettes d'un débiteur en redressement judiciaire fait naître une créance postérieure utile (Créance postérieure utile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (alerte 155), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report de la date de cessation des paiements n'est pas subordonné à la vérification des créances (Cessation des paiements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (alerte 248), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion d'une sauvegarde : comment apprécier l'état de cessation des paiements ? (Conditions d'ouverture de la procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (alerte 198), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impôt sur les sociétés : prise en compte des abandons de créances consentis au profit d'une entreprise en difficulté en matière de report en avant des déficits (Fiscalité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (alerte 80), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de proportionnalité traduit une exigence de motivation (Responsabilité pour insuffisance d'actif )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (alerte 163), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approbation des règles professionnelles établies par le Conseil national des administrateurs et mandataires judiciaires (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (alerte 199), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la prévention sur l'appréciation de la faute de gestion (Responsabilité pour insuffisance d'actif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (alerte 84), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de sociétés, sous-traitance, recours à des techniciens : incidence sur la rémunération des organes de la procédure (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (alerte 19), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessaisi, le débiteur en liquidation judiciaire ne peut solliciter une aide publique (Liquidation judiciaire - Dessaisissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (alerte 92), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du mandat en cas de procédure collective du mandataire (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (alerte 216), pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret d'application de l'ordonnance du 2 juin 2016 (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (alerte 20), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de gré à gré, vente faite d'autorité de justice, ne peut faire l'objet d'une nullité pour dol (Liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (alerte 163), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine de l'article L. 650-1 du Code de commerce ne s'étend pas à l'action en responsabilité de la caution fondée sur un défaut de mise en garde (Cautions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (alerte 217), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessaisissement n'est pas total en matière fiscale ! (Dessaisissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (alerte 274), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture automatique du compte courant pour liquidation judiciaire, ça continue ! (Contrat en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (alerte 30), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée de la dispense de revendication (Revendication des biens meubles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (alerte 156), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures judiciaires ou administratives en cours, qui permettent de retarder l'établissement définitif des créances fiscales s'entendent seulement des procédures de contrôle ou de rectification de l'imposition (Déclaration des créances – Créances fiscales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (alerte 299), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En l'absence d'activité réelle, un redressement judiciaire ne peut être ouvert contre le travailleur indépendant non radié (Conditions d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (alerte 269), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du principe de proportionnalité en matière de responsabilité pour insuffisance d'actif et de sanctions professionnelles (Sanctions des dirigeants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (alerte 97), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CMR : exonération du transporteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 [1494], pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération de l'administrateur judiciaire en cas d'arrêté de plan de cession (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (alerte 195), [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la valeur et de la portée de l'acquiescement partiel (Revendications et droits du vendeur de meubles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (alerte 135), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement par la filiale d'un groupe bancaire : de l'art de se ménager une reprise des poursuites (Caution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (alerte 194), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du tribunal de la procédure collective : la qualité de commerçant, un critère encore déterminant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (alerte 255), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit des obligations, à droit pas totalement constant, entrera en vigueur le 1er octobre 2016 (Réforme du droit des contrats - Incidences)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1102 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (alerte 203), pp.7-8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le débiteur est-il encore un interlocuteur des créanciers publics ?</w:t>
+              <w:t xml:space="preserve">, 2016, 5 (alerte 60), [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte de disposition sans autorisation du juge-commissaire : des effets de la nullité de l'article L. 622-7 du Code de commerce (Administration de l'entreprise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (alerte 250), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat type : renvoyer n'est pas suppléer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 [1494], pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;procédure administrative d'établissement de l'impôt&amp;quot; au sens de l'article L. 622-24, alinéa 4, du Code de commerce ? (Déclaration des créances fiscales – Délai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (alerte 134), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loueur de fonds de commerce, non radié du RCS, est inéligible aux procédures de surendettement (Surendettement – Personnes éligibles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (alerte 83), [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si la créance de réparation des locaux qui naît au jour où les dégradations ont eu lieu doit être déclarée, l'indemnité d'occupation postérieure, contrepartie de la prestation doit être payée à échéance, non l'indemnité de perte d'une chance de location, qui n'est pas utile à la procédure (Bail d'exploitation en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1 (alerte 9)), [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat en cours - Crédit-bail] Crédit-bail : l'autorisation donnée par le juge-commissaire de régler des créances antérieures au jugement d'ouverture, à l'occasion de la levée d'option d'achat, n'accorde pas au liquidateur la faculté d'exercer ce droit de manière anticipée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 [alerte 157]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe : toute entreprise de transport n'est pas nécessairement un voiturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 [1480], pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Interdiction des paiements - Contre-passation] Affacturage, procédures collectives et contre-passation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 [alerte 198], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire - Action paulienne] De la portée limitée des effets de l'action paulienne exercée contre les actes frauduleux du débiteur en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 [alerte 7], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance - Aides d'État illégales] Récupération d'aides déclarées illégales : l'État est un créancier comme un autre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 [alerte 32], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] Les vices affectant une créance admise à titre privilégié peuvent-ils empêcher le transfert de la charge d'une sûreté, fondé sur l'article L. 642-12, alinéa 4, du Code de commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 [alerte 273], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-il une théorie du contrat de transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...122 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...2212 lines deleted...]
-                <w:t xml:space="preserve">Contrat type : renvoyer n'est pas suppléer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 238, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Clause de réserve de propriété] Vente d'un bien préalablement détenu par l'acheteur et conditions d'opposabilité de la clause de réserve de propriété par le vendeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 [alerte 212]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat de transport] Article L. 132-8 du Code de commerce : le transporteur gagne à tous les coups !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 [alerte 103]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance - Portée] Cession de créances professionnelles à titre de garantie : toute sortie du patrimoine du cédant n'est pas définitive !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 [alerte 34]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours - Bail commercial ] L'impossibilité pour le cédant du bail en liquidation judiciaire d'exécuter son obligation de garantie de paiement des loyers n'interdit pas la cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (17 [alerte 247])</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crédit-bail] Faute d'accomplissement régulier des mesures de publicité obligatoires, le droit de propriété du crédit-bailleur est inopposable aux créanciers de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 [alerte 177]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe du transporteur et preuve de la qualité d'expéditeur et destinataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 [1494], pp.34-35</w:t>
-[...1602 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2009, 41 [1949], pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] Excède ses pouvoirs le tribunal qui prononce la résiliation d'un contrat non cédé dans le plan de cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 [alerte 128]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Voies de recours - Réalisation d'actif et restitutions] Excède ses pouvoirs le juge-commissaire qui ordonne la vente d'un bien détenu faisant l'objet d'une demande de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 [alerte 102]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Déclaration de créances] L'absence de déclaration d'une créance cédée à titre de garantie d'un crédit ne prive pas le cessionnaire de son action contre le cédant pris en sa qualité de débiteur principal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 [alerte 303]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389657v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04389658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la sécurité dans la cession de créance dans l'avant-projet de réforme du droit des obligations</w:t>
               </w:r>
@@ -8311,51 +8311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383775v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383858v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383849v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Vallansan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cagnoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Vallansan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cagnoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>