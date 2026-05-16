--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -66,7887 +66,9198 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance] Directive Insolvabilité III – Demande tardive de traitement de la défaillance de l'entreprise : quelle responsabilité pour le dirigeant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 [étude 4], p. 20 à 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résidence principale de l'entrepreneur individuel peut être réalisée par le liquidateur dans le cadre de la procédure collective visant ses deux patrimoines !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regain d’intérêt pour le viager : quid en cas de non-réalisation de l’immeuble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle directive Insolvabilité est publiée !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retenues de créances publiques à la source : le domaine de l'article L. 632-2 rétrécit au nom d'un intérêt supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la notion de cessation d'activité de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle motivation pour prononcer des sanctions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclarer son état de cessation des paiements dans les 45 jours ? Pas pour le débiteur en conciliation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques interrogations sur la compétence des tribunaux des activités économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'erreur de détermination du point de départ du délai pour exercer un recours est un excès de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conciliation] À propos de la portée de la caducité de l’accord de conciliation sur le crédit de restructuration des dettes de filiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 [alerte 97], 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif et sanctions professionnelles : nouveaux rappels procéduraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession du bail rural : quels recours pour le bailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogation à propos de l'action paulienne exercée contre une transaction ou un accord de conciliation homologués dans le cadre d'une procédure du livre VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de déchéance du terme et paiement de dettes non échues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de l'insaisissabilité de la résidence principale : poursuivre la réalisation après la clôture de la liquidation judiciaire n'a rien de personnel (Liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 [alerte 8], p. 4 à 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions relatives aux copropriétés en difficulté sont modifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation de l'acheteur de panneaux photovoltaïques confronté à la défaillance du vendeur installateur : nouveau rappel concernant le domaine de l'arrêt des poursuites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revendication, tout est dans le titre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Administration de l'entreprise] À propos des pouvoirs du débiteur en l'absence d'administrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'hypothèque du créancier auquel l'insaisissabilité de la résidence principale est inopposable (Liquidation judiciaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 [alerte 9], pp.5-6</w:t>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
+              <w:t xml:space="preserve">, 2024, 1, p. 5 à 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Entrepreneur individuel] La restriction du gage des créanciers, une fausse réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 [dossier 14], 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'ouverture] L’autoentrepreneur peut désormais échapper au livre VI du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 [alerte 2], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Extension de procédure] De la possibilité d’étendre une procédure collective à l’égard d’un débiteur surendetté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 [alerte 163], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la portée de la caducité de l'accord de conciliation consécutive à l'ouverture d'une procédure collective (Prévention et traitement amiable. Accord de conciliation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (alerte 232)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Surendettement de l'entrepreneur individuel]Du traitement de la défaillance de l’entrepreneur individuel retiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5 [alerte 55]), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] Résidence principale de l’entrepreneur individuel : charge et objet de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 [alerte 172], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] À propos du périmètre de l’interdiction d’acquérir des articles L. 642-20 et L. 642-3 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 [alerte 7], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'ouverture] Les juges peuvent-ils s'affranchir d'appliquer les règles contenues aux articles L. 681-1 et suivants du Code de commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 [alerte 233], pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Surendettement de l'entrepreneur individuel] À propos de l’entrepreneur individuel surendetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 [alerte 52], pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florent Petit</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort des créanciers ] De la date de naissance de la créance de restitution consécutive à un arrêt de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 [alerte 245], p. 4 à 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Législation - Modification du livre VI du Code de commerce] Du décret relatif au traitement des difficultés de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 177], p. 2 à 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Loi en faveur de l'activité professionnelle indépendante] De l'ouverture des procédures de traitement de la défaillance de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 [alerte 64], p. 4 à 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité pour insuffisance d'actif] Faute de gestion ou simple négligence : attention à la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 [alerte 123], p. 6 à 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Revendications] Revendication d’un bien remis au débiteur en redressement pendant la période d’observation : quel régime pour l’action exercée après le prononcé de la liquidation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 [alerte 253], p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Organes] Rémunération du mandataire judiciaire devenu mandataire ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 [alerte 178], p. 4 à 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Loi en faveur de l'activité professionnelle indépendante] Des effets de la procédure collective de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 [alerte 65], p. 6 à 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Surendettement et rétablissement personnel - Éligibilité] Du caractère professionnel des dettes fiscales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 [alerte 11], p. 6 à 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] La cessation d'activité de l'entrepreneur individuel ne met pas fin à l'insaisissabilité de sa résidence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 [alerte 8], p. 5 à 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort des créanciers - Biens insaisissables] Insaisissable de plein droit, la résidence principale ne fait pas partie du gage commun des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 [alerte 119], p. 4 à 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Revendication] De la portée des décisions du juge-commissaire en matière de revendication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2 [alerte 24]), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Créanciers antérieurs] Déclaration notariée d'insaisissabilité. De la prescription des actions du créancier auquel une DNI est inopposable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 [alerte 99], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Bienvenue à la procédure de traitement de sortie de crise !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 [alerte 134], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation de l'actif] De l'effet dévolutif du recours exercé contre l'ordonnance du juge-commissaire autorisant la cession de gré à gré d'un immeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 [alerte 138], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Plan de sortie de crise : quelles solutions pour améliorer la détection des fragilités des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 [alerte 174], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Réalisation des actifs] Liquidation judiciaire : conditions d'exercice de la surenchère en cas de vente sur saisie immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 [alerte 66], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Créanciers postérieurs] Inhérente à l'activité poursuivie, la cotisation foncière des entreprises est une créance postérieure utile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 [alerte 100], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité du liquidateur ] Coemploi au sein d'un groupe : quelle obligation de reclassement pour le liquidateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 [alerte 27], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise sanitaire] Plan de sortie de crise : quelles solutions pour résorber les fragilités et difficultés des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 [alerte 175], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Admission des créances] De l'admission de plein droit dans la procédure consécutive à la résolution du plan de sauvegarde (ou de redressement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 [alerte 62], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant le Livre VI du Code de commerce (Crise du Covid-19 - Mesures d’urgence. Adaptation des règles relatives aux difficultés des entreprises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 [alerte 105], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant le financement des entreprises (Crise du Covid-19 - Mesures d’urgence. Soutien aux entreprises en difficulté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 [alerte 107], pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modalités de reprise des poursuites individuelles (Clôture de la liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (alerte 71), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Conditions d'éligibilité] Du sort du débiteur surendetté marié à un chef d'entreprise en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 [alerte 176], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures intéressant la commande publique et les contrats publics (Contrats et marchés publics)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (alerte 110), pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds de premier secours : de la faute de gestion à la pertinence des critères d'attribution (Aides publiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (alerte 23), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sort du dirigeant et de son conjoint] Un pas de plus vers un traitement particulier de l'insolvabilité des personnes physiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 [alerte 221], pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours] Bail d'habitation en cours : la résiliation fondée sur l'article L. 641-11-1, IV du Code de commerce n'exclut pas l'application des dispositions de la loi de 1989 !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 [alerte 252], pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] La cession d'entreprise au dirigeant : une réalité choquante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 [alerte 216], pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du &amp;quot;délai satisfaisant&amp;quot; de l'action en responsabilité solidaire du dirigeant (LPF, art. L. 267) (Responsabilité fiscale du dirigeant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (alerte 29), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures d'urgence relatives aux comptes sociaux (Droit des sociétés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (alerte 108), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crise du Covid-19 - Mesures d'urgence] Ordonnance n° 2020-341 : quelle incidence sur les fonctions de la cessation des paiements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 [alerte 128], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours] Des conditions d'application de l'article L. 641-11-1, IV du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 [alerte 251], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Covid-19] Incidence des ordonnances Covid-19 sur le délai de déclaration de l'état de cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 [alerte 166], pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éligibilité de l'associé d'un GAEC (Conditions d'ouverture de la procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (alerte 64), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au nouveau départ de l'entrepreneur individuel (Sort de l' entrepreneur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (alerte 203), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est nul le paiement reçu par préférence en vertu d'une hypothèque elle-même nulle pour avoir été consentie en garantie de dettes antérieures (Nullité de la période suspecte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (alerte 227), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de la résolution du plan à l'égard de la cible de l'extension de la procédure collective (Plans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (alerte 172), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débiteur est-il encore un interlocuteur des créanciers publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Diesbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 [dossier 14], [5 p.]</w:t>
-[...2180 lines deleted...]
-                <w:t xml:space="preserve">Mesures intéressant le Livre VI du Code de commerce (Crise du Covid-19 - Mesures d’urgence. Adaptation des règles relatives aux difficultés des entreprises)</w:t>
+              <w:t xml:space="preserve">, 2019, 4, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle cause de réunion des patrimoines de l'EIRL ? (Jugement d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (alerte 76), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de divorce : il faut anticiper l'éventuelle ouverture d'une procédure collective (Conjoint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (alerte 170), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle : à compter du jour du jugement d'ouverture, c'est trop tard ! (Sanctions professionnelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 268), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité et conditions de l'action en responsabilité civile professionnelle du liquidateur judiciaire (Responsabilité des mandataires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (alerte 84), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du bail d'habitation du débiteur en liquidation judiciaire (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 262), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure collective produit-elle encore des effets à l'égard des créanciers alimentaires ? (Créances alimentaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (alerte 35), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle : à compter du jour du jugement d'ouverture, c'est trop tard !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (alerte 268)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report de la date de cessation des paiements : étendue des pouvoirs du tribunal (Cessation des paiements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (alerte 119), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du fait générateur de la créance de la partie civile (Sort des créanciers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (alerte 121), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la caducité du contrat entraînée par la résiliation d'un contrat en cours interdépendant (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (alerte 224), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du surendettement de l'EIRL et de l'appréciation de sa bonne foi (Conditions d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (alerte 242), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des délais de paiement accordés au locataire surendetté (Mesures de traitement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (alerte 283), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régler les dettes d'un débiteur en redressement judiciaire fait naître une créance postérieure utile (Créance postérieure utile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (alerte 155), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report de la date de cessation des paiements n'est pas subordonné à la vérification des créances (Cessation des paiements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (alerte 248), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion d'une sauvegarde : comment apprécier l'état de cessation des paiements ? (Conditions d'ouverture de la procédure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (alerte 198), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de proportionnalité traduit une exigence de motivation (Responsabilité pour insuffisance d'actif )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (alerte 163), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approbation des règles professionnelles établies par le Conseil national des administrateurs et mandataires judiciaires (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (alerte 199), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impôt sur les sociétés : prise en compte des abandons de créances consentis au profit d'une entreprise en difficulté en matière de report en avant des déficits (Fiscalité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (alerte 80), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la prévention sur l'appréciation de la faute de gestion (Responsabilité pour insuffisance d'actif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (alerte 84), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de sociétés, sous-traitance, recours à des techniciens : incidence sur la rémunération des organes de la procédure (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (alerte 19), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de concession d'un emplacement du domaine public n'a pas la nature d'un bail d'immeuble utilisé pour l'activité de l'entreprise (Contrat en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (alerte 22), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotisations sociales impayées : l'URSSAF peut-elle agir contre l'associé soumis au régime des TNS ? (Sort des créanciers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (alerte 288), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée de la dispense de revendication (Revendication des biens meubles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (alerte 156), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture automatique du compte courant pour liquidation judiciaire, ça continue ! (Contrat en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (alerte 30), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du mandat en cas de procédure collective du mandataire (Contrats en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (alerte 216), pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret d'application de l'ordonnance du 2 juin 2016 (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (alerte 20), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de gré à gré, vente faite d'autorité de justice, ne peut faire l'objet d'une nullité pour dol (Liquidation judiciaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (alerte 163), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine de l'article L. 650-1 du Code de commerce ne s'étend pas à l'action en responsabilité de la caution fondée sur un défaut de mise en garde (Cautions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (alerte 217), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessaisissement n'est pas total en matière fiscale ! (Dessaisissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (alerte 274), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En l'absence d'activité réelle, un redressement judiciaire ne peut être ouvert contre le travailleur indépendant non radié (Conditions d'ouverture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (alerte 269), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures judiciaires ou administratives en cours, qui permettent de retarder l'établissement définitif des créances fiscales s'entendent seulement des procédures de contrôle ou de rectification de l'imposition (Déclaration des créances – Créances fiscales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (alerte 299), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du principe de proportionnalité en matière de responsabilité pour insuffisance d'actif et de sanctions professionnelles (Sanctions des dirigeants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (alerte 97), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessaisi, le débiteur en liquidation judiciaire ne peut solliciter une aide publique (Liquidation judiciaire - Dessaisissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (alerte 92), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat type : renvoyer n'est pas suppléer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 [1494], pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la valeur et de la portée de l'acquiescement partiel (Revendications et droits du vendeur de meubles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (alerte 135), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau droit des obligations, à droit pas totalement constant, entrera en vigueur le 1er octobre 2016 (Réforme du droit des contrats - Incidences)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...683 lines deleted...]
-                <w:t xml:space="preserve">Le débiteur est-il encore un interlocuteur des créanciers publics ?</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (alerte 60), 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du tribunal de la procédure collective : la qualité de commerçant, un critère encore déterminant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (alerte 255), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement par la filiale d'un groupe bancaire : de l'art de se ménager une reprise des poursuites (Caution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (alerte 194), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte de disposition sans autorisation du juge-commissaire : des effets de la nullité de l'article L. 622-7 du Code de commerce (Administration de l'entreprise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (alerte 250), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une &amp;quot;procédure administrative d'établissement de l'impôt&amp;quot; au sens de l'article L. 622-24, alinéa 4, du Code de commerce ? (Déclaration des créances fiscales – Délai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (alerte 134), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CMR : exonération du transporteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 [1494], pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération de l'administrateur judiciaire en cas d'arrêté de plan de cession (Organes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (alerte 195), 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loueur de fonds de commerce, non radié du RCS, est inéligible aux procédures de surendettement (Surendettement – Personnes éligibles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (alerte 83), 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si la créance de réparation des locaux qui naît au jour où les dégradations ont eu lieu doit être déclarée, l'indemnité d'occupation postérieure, contrepartie de la prestation doit être payée à échéance, non l'indemnité de perte d'une chance de location, qui n'est pas utile à la procédure (Bail d'exploitation en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1 (alerte 9)), [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe : toute entreprise de transport n'est pas nécessairement un voiturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 [1480], pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Interdiction des paiements - Contre-passation] Affacturage, procédures collectives et contre-passation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 [alerte 198], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat en cours - Crédit-bail] Crédit-bail : l'autorisation donnée par le juge-commissaire de régler des créances antérieures au jugement d'ouverture, à l'occasion de la levée d'option d'achat, n'accorde pas au liquidateur la faculté d'exercer ce droit de manière anticipée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 [alerte 157]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire - Action paulienne] De la portée limitée des effets de l'action paulienne exercée contre les actes frauduleux du débiteur en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 [alerte 7], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance - Aides d'État illégales] Récupération d'aides déclarées illégales : l'État est un créancier comme un autre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 [alerte 32], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] Les vices affectant une créance admise à titre privilégié peuvent-ils empêcher le transfert de la charge d'une sûreté, fondé sur l'article L. 642-12, alinéa 4, du Code de commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 [alerte 273], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-il une théorie du contrat de transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Vallansan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
-[...2184 lines deleted...]
-                <w:t xml:space="preserve">CMR : exonération du transporteur</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 238, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Clause de réserve de propriété] Vente d'un bien préalablement détenu par l'acheteur et conditions d'opposabilité de la clause de réserve de propriété par le vendeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 [alerte 212]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat de transport] Article L. 132-8 du Code de commerce : le transporteur gagne à tous les coups !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 [alerte 103]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créance - Portée] Cession de créances professionnelles à titre de garantie : toute sortie du patrimoine du cédant n'est pas définitive !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 [alerte 34]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrats en cours - Bail commercial ] L'impossibilité pour le cédant du bail en liquidation judiciaire d'exécuter son obligation de garantie de paiement des loyers n'interdit pas la cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (17 [alerte 247])</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Crédit-bail] Faute d'accomplissement régulier des mesures de publicité obligatoires, le droit de propriété du crédit-bailleur est inopposable aux créanciers de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 [alerte 177]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Voies de recours - Réalisation d'actif et restitutions] Excède ses pouvoirs le juge-commissaire qui ordonne la vente d'un bien détenu faisant l'objet d'une demande de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 [alerte 102]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration de créances] L'absence de déclaration d'une créance cédée à titre de garantie d'un crédit ne prive pas le cessionnaire de son action contre le cédant pris en sa qualité de débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 [alerte 303]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action directe du transporteur et preuve de la qualité d'expéditeur et destinataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 [1494], pp.33-34</w:t>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">Contrat type : renvoyer n'est pas suppléer</w:t>
+              <w:t xml:space="preserve">, 2009, 41 [1949], pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan de cession] Excède ses pouvoirs le tribunal qui prononce la résiliation d'un contrat non cédé dans le plan de cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 [alerte 128]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la sécurité dans la cession de créance dans l'avant-projet de réforme du droit des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.2819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Transports routiers] La nature de l'action du transporteur impayé du prix du transport contre l'expéditeur et le destinataire de l'article L. 132-8 du Code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 [1494], pp.34-35</w:t>
-[...1460 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 [973], pp.1044-1048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7956,98 +9267,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence et procédure collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétence et procédure collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Florent Petit; Laurence Fin-Langer, Jun 2023, Caen, France. [4 p.]</w:t>
+              <w:t xml:space="preserve">, Florent Petit; Laurence Fin-Langer, Jun 2023, Caen, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8057,114 +9368,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VOCATION AU TRIPARTISME DU CONTRAT DE TRANSPORT DE MARCHANDISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen - Basse Normandie, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04331326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8311,51 +9622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Vallansan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cagnoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608082v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386439v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Vallansan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Diesbecq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389600v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cagnoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389622v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>