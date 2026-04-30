--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -100,269 +100,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’histoire du génocide des Tutsi au Rwanda à partir de sources locales. Entretien avec Paul Rutayisire, Charles Kabwete Mulinda et Philibert Gakwenzire</w:t>
+                <w:t xml:space="preserve">Enquêter sur la France au Rwanda en contexte militant. Entretien avec François Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rutayisire</w:t>
+                <w:t xml:space="preserve">Martin Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kabwete Mulinda</w:t>
+                <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philibert Gakwenzire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Piton</w:t>
+                <w:t xml:space="preserve">Nathaniel Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Au-delà du rapport Duclert. Décentrer l'histoire du génocide des Tutsi du Rwanda, pp.102 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2021.e583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03443804v1</w:t>
+                <w:t xml:space="preserve">hal-03461484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur la France au Rwanda en contexte militant. Entretien avec François Graner</w:t>
+                <w:t xml:space="preserve">Écrire l’histoire du génocide des Tutsi au Rwanda à partir de sources locales. Entretien avec Paul Rutayisire, Charles Kabwete Mulinda et Philibert Gakwenzire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mourre</w:t>
+                <w:t xml:space="preserve">Paul Rutayisire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kabwete Mulinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Gakwenzire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Varia, 3, pp.257-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461484v1</w:t>
+                <w:t xml:space="preserve">halshs-03443804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le papier conjure-t-il la menace ? Cartes d'identité, incertitude documentaire et génocide au Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés politiques comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -400,51 +400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rwanda : pour une histoire des violences de masse dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -469,51 +469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génocide des Tutsi du Rwanda, un attentat et des écrans de fumée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tueurs, ibitero et notabilités génocidaires au Rwanda (Kigali, avril 1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures obligatoires, monétarisation et mobilisations sociopolitiques dans le monde rural à la fin de la colonisation. L'arrachage des caféiers du Mulera au Rwanda en octobre 1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, LVI (224), pp.799-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -676,51 +676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des criminels sur la toile&amp;quot;. Le négationnisme du génocide des Tutsi sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Damascène Gasanabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire et résistance. Humour sous le IIIe Reich, Paris, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Montlahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, p.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -885,51 +885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ntezimana (1947-1995). Etre historien et citoyen engagé au Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Imbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elara Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
@@ -1057,51 +1057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Génocide des Tutsi du Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
@@ -1154,173 +1154,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ntezimana (1947-1995), historien en son Rwanda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Papers to Ward Off the Threat : Identity Cards, Documentary Uncertainty, and Genocide in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmanuel Ntezimana (1947-1995), Etre historien et citoyen engagé au Rwanda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.9-46, 2021, 978-2-8107-0740-9</w:t>
+              <w:t xml:space="preserve">Identification and Citizenship in Africa. Biometrics, the Documentary State and Bureaucratic Writings of the Self</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.144-159, 2021, 9781003053293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258965v1</w:t>
+                <w:t xml:space="preserve">hal-03258963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papers to Ward Off the Threat : Identity Cards, Documentary Uncertainty, and Genocide in Rwanda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Ntezimana (1947-1995), historien en son Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identification and Citizenship in Africa. Biometrics, the Documentary State and Bureaucratic Writings of the Self</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.144-159, 2021, 9781003053293</w:t>
+              <w:t xml:space="preserve">Emmanuel Ntezimana (1947-1995), Etre historien et citoyen engagé au Rwanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.9-46, 2021, 978-2-8107-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258963v1</w:t>
+                <w:t xml:space="preserve">hal-03258965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1338,51 +1338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les plis de l’ethnie. Pouvoirs et sociétés au nord du Rwanda (1930-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Paris, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1578,51 +1578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rutayisire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabwete Mulinda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Gakwenzire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Powell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damasc&#232;ne Gasanabo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01017907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montlahuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imbs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Le_g__nocide_des_Tutsi_du_Rwanda-9782707190680.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03258967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Powell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rutayisire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabwete Mulinda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Gakwenzire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damasc&#232;ne Gasanabo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01017907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montlahuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imbs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Le_g__nocide_des_Tutsi_du_Rwanda-9782707190680.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03258967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>