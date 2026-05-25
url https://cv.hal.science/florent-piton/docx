--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -670,191 +670,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02101520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des criminels sur la toile&amp;quot;. Le négationnisme du génocide des Tutsi sur internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rire et résistance. Humour sous le IIIe Reich, Paris, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Montlahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Piton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Damascène Gasanabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Revue d'information et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 205, pp.3-21</w:t>
+              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, p.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02101526v1</w:t>
+                <w:t xml:space="preserve">hal-01017907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rire et résistance. Humour sous le IIIe Reich, Paris, 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des criminels sur la toile&amp;quot;. Le négationnisme du génocide des Tutsi sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Montlahuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Piton</w:t>
+                <w:t xml:space="preserve">Jean-Damascène Gasanabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, p.171-176</w:t>
+              <w:t xml:space="preserve">Dialogue. Revue d'information et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017907v1</w:t>
+                <w:t xml:space="preserve">halshs-02101526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1578,51 +1578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Powell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rutayisire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabwete Mulinda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Gakwenzire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damasc&#232;ne Gasanabo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01017907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montlahuc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imbs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Le_g__nocide_des_Tutsi_du_Rwanda-9782707190680.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03258967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Powell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2021.e583" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rutayisire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kabwete Mulinda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Gakwenzire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adjemian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01017907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montlahuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damasc&#232;ne Gasanabo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imbs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Du-heros-a-la-communaute~.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Le_g__nocide_des_Tutsi_du_Rwanda-9782707190680.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03258967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>