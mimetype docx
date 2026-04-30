--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -217,291 +217,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model approach for wooden furniture failure under mechanical load</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review and Recent Developments on the Perfectly Matched Layer (PML) Method for the Numerical Modeling and Simulation of Elastic Wave Propagation in Unbounded Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Winkler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Launay</w:t>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2022025⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-021-09581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887864v1</w:t>
+                <w:t xml:space="preserve">hal-03196974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and Recent Developments on the Perfectly Matched Layer (PML) Method for the Numerical Modeling and Simulation of Elastic Wave Propagation in Unbounded Domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-model approach for wooden furniture failure under mechanical load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Eric Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-021-09581-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196974v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust solution of a statistical inverse problem in multiscale computational mechanics using an artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -574,51 +574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (12), pp.2826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -691,51 +691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Zambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,51 +1468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inverse Identification of a Stochastic Phase-Field Model for Brittle Fracture in Random Heterogeneous Elastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Structural Safety and Reliability (ICOSSAR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Southern California (USC), Jun 2025, Los Angeles California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Stochastic Modeling and Inverse Identification of a Phase-Field Fracture Model in Random Heterogeneous Elastic Materials Exhibiting Isotropic Symmetry Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1740,51 +1740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven statistical inverse identification method for phase field modeling of fracture in random heterogeneous elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2023 (EMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgia Institute of Technology, Jun 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Artificial Neural Networks for solving Statistical Inverse Problems in Computational Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiris Satgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2120,51 +2120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven identification method based on neural networks for solving statistical inverse problems in computational mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2021-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tongji University, Sep 2022, Shanghai (virtual), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiris Satgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2284,51 +2284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic artificial neural network for a robust identification of the random apparent elasticity tensor field at mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificial neural network-based identification method applied to a random elasto-acoustic wave propagation problem in computational biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir H. Gandomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2569,51 +2569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust identification of geometrical and mechanical properties using artificial neural networks for cortical bone damage prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir H. Gandomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural network for a robust identification of apparent elasticity properties at mesoscale with limited experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning based on neural networks for the inverse identification of probability distributions - Application to the axial transmission technique for the ultrasonic characterization of damaged cortical bone properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir H. Gandomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,51 +2936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network prediction of cortical bone damage using a stochastic computational mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir H. Gandomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of mesoscopic elasticity tensor field for heterogeneous materials with complex microstructure using multiscale experimental imaging measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,325 +3120,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Method with Patches for the Solution of Linear Parabolic Equations with Localized Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the elastic properties of particle boards and stochastic simulation of wood-based furniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856965v1</w:t>
+                <w:t xml:space="preserve">hal-01817009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale identification of apparent elastic properties at meso-scale for materials with complex microstructure using experimental imaging measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Method with Patches for the Solution of Linear Parabolic Equations with Localized Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817010v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic properties of particle boards and stochastic simulation of wood-based furniture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhou Chen</w:t>
+                <w:t xml:space="preserve">Multiscale identification of apparent elastic properties at meso-scale for materials with complex microstructure using experimental imaging measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Launay</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817009v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of PGD reduced models using a posteriori error estimation and adaptive strategies</w:t>
               </w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Mechanical Properties of Particle Boards and Stochastic Simulation of the Behavior of Furniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heba Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Wood Mechanics - from Material Properties to Timber Structures (CompWood 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3666,51 +3666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale method with patches for the propagation of localized uncertainties in structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4119,51 +4119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale coupling approach for solving high-dimensional stochastic problems featuring localized uncertainties and non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,51 +4283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale method with patches for the solution of non-linear stochastic problems with localized uncertainties and non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4454,895 +4454,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale method with patches for the propagation of localized uncertainties in stochastic models</w:t>
+                <w:t xml:space="preserve">Toward alternative bounding techniques for robust goal-oriented error estimation applied to linear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods (XFEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057088v1</w:t>
+                <w:t xml:space="preserve">hal-01057085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode multi-échelle avec patchs pour la propagation d'incertitudes localisées dans les modèles stochastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in the control of PGD-based approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">6th International Conference on Adaptive Modeling and Simulation (ADMOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbon, Portugal. pp.170-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056919v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bounding techniques for goal-oriented error estimation in FE simulations</w:t>
+                <w:t xml:space="preserve">Multiscale method with patches for the propagation of localized uncertainties in stochastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Adaptive Modeling and Simulation (ADMOS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbon, Portugal. pp.528-539</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods (XFEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056926v1</w:t>
+                <w:t xml:space="preserve">hal-01057088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et validation de modèles dédiées à des quantités d'intérêt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode multi-échelle avec patchs pour la propagation d'incertitudes localisées dans les modèles stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057232v1</w:t>
+                <w:t xml:space="preserve">hal-01056919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented control of PGD-based simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New bounding techniques for goal-oriented error estimation in FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics (USNCCM12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rayleigh, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Adaptive Modeling and Simulation (ADMOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbon, Portugal. pp.528-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057248v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward alternative bounding techniques for robust goal-oriented error estimation applied to linear problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification et validation de modèles dédiées à des quantités d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057085v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the control of PGD-based approximations</w:t>
+                <w:t xml:space="preserve">Goal-oriented control of PGD-based simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Adaptive Modeling and Simulation (ADMOS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbon, Portugal. pp.170-181</w:t>
+              <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics (USNCCM12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rayleigh, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057247v1</w:t>
+                <w:t xml:space="preserve">hal-01057248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics-based verification method - application to computational models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de champs admissibles pour le calcul d'erreur locale : application sur des exemples industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress of Theoretical And Applied Mechanics (ICTAM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.1-2</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1881-1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057245v1</w:t>
+                <w:t xml:space="preserve">hal-01056918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented control of finite element models: recent advances and performances on 3D industrial applications</w:t>
+                <w:t xml:space="preserve">Mechanics-based verification method - application to computational models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennal Conference on Engineering Systems Design and Analysis (ESDA ASME 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.107-108</w:t>
+              <w:t xml:space="preserve">23rd International Congress of Theoretical And Applied Mechanics (ICTAM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057238v1</w:t>
+                <w:t xml:space="preserve">hal-01057245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in robust goal-oriented error estimation for FE simulations</w:t>
               </w:r>
@@ -5417,217 +5417,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of PGD-based reduced models</w:t>
+                <w:t xml:space="preserve">Goal-oriented control of finite element models: recent advances and performances on 3D industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Virtual Materials (IWVM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">11th Biennal Conference on Engineering Systems Design and Analysis (ESDA ASME 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057246v1</w:t>
+                <w:t xml:space="preserve">hal-01057238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de champs admissibles pour le calcul d'erreur locale : application sur des exemples industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust control of PGD-based reduced models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1881-1886</w:t>
+              <w:t xml:space="preserve">International Workshop on Virtual Materials (IWVM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056918v1</w:t>
+                <w:t xml:space="preserve">hal-01057246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of admissible fields and goal-oriented error estimation: performances on engineering examples</w:t>
               </w:r>
@@ -5943,90 +5943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et simulation stochastique du comportement des meubles à base de panneaux de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6051,51 +6051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés mécaniques de panneaux de particules et simulation stochastique du comportement de meubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6103,51 +6103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heba Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,51 +6627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05115523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wilquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111304" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03887864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Winkler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09581-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000299v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056891v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056871v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0645-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056705v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05106236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04613508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04613548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04122931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idiris Satgun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H. Gandomi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desceliers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui'E Wen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552196v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05115523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wilquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111304" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09581-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03887864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Winkler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000299v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056891v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056871v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0645-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056705v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05106236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04613508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04613548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04122931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idiris Satgun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H. Gandomi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desceliers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Launay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui'E Wen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552196v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>