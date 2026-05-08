--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -880,302 +880,302 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bcp.15702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920299v1</w:t>
+                <w:t xml:space="preserve">hal-04972257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the clinical impact of dose‐banding for weekly paclitaxel in patients with breast cancer: A retrospective and monocentric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering the Oral Bioavailability of Protein Kinase Inhibitors: Essential in Assessing the Extent of Drug–Drug Interaction and Improving Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15702⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-022-01200-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972257v1</w:t>
+                <w:t xml:space="preserve">hal-04973559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the Oral Bioavailability of Protein Kinase Inhibitors: Essential in Assessing the Extent of Drug–Drug Interaction and Improving Clinical Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the clinical impact of dose‐banding for weekly paclitaxel in patients with breast cancer: A retrospective and monocentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Verguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora de Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (7), pp.2283-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-022-01200-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04973559v1</w:t>
+                <w:t xml:space="preserve">hal-04920299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious risk when prescribing rituximab in patients with hypogammaglobulinemia acquired in the setting of autoimmune diseases</w:t>
               </w:r>
@@ -1687,3463 +1687,3061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-threatening complications after high-dose methotrexate and the benefits of glucarpidase as salvage therapy: a cohort study of 468 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited Sampling Strategy for Determination of Ibrutinib Plasma Exposure: Joint Analyses with Metabolite Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Medrano</w:t>
+                <w:t xml:space="preserve">Fanny Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Obéric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Larrieu-Ciron</w:t>
+                <w:t xml:space="preserve">Ben Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2020.1846733⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14020162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04791818v1</w:t>
+                <w:t xml:space="preserve">inserm-04791320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited Sampling Strategy for Determination of Ibrutinib Plasma Exposure: Joint Analyses with Metabolite Data</w:t>
+                <w:t xml:space="preserve">Easy and reliable maximum a posteriori Bayesian estimation of pharmacokinetic parameters with the open‐source R package mapbayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Gallais</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie White-Koning</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14020162⟩</w:t>
+              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.1208-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp4.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04791320v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and reliable maximum a posteriori Bayesian estimation of pharmacokinetic parameters with the open‐source R package mapbayr</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severe toxicity of capecitabine in a patient with DPD deficiency after a safe FEC-100 experience: why we should test DPD deficiency in all patients before high-dose fluoropyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Eche-Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mony Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psp4.12689⟩</w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (4), pp.579-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-021-04233-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972260v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Surface Area Dosing of High-Dose Methotrexate Should Be Reconsidered, Particularly in Overweight, Adult Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of Pazopanib and Sunitinib Aldehyde Reactive Metabolites in Toxicity and Drug–Drug Interactions in Vitro and in Patient Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Faguer</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Paludetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Tavitian</w:t>
+                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lafont</w:t>
+                <w:t xml:space="preserve">Anne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000813⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973414v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe toxicity of capecitabine in a patient with DPD deficiency after a safe FEC-100 experience: why we should test DPD deficiency in all patients before high-dose fluoropyrimidines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Maillard</w:t>
+                <w:t xml:space="preserve">Formulae recently proposed to estimate renal glomerular filtration rate improve the prediction of carboplatin clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Eche-Gass</w:t>
+                <w:t xml:space="preserve">Marie Noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mony Ung</w:t>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Brice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Marsili</w:t>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 87 (4), pp.579-583. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-021-04233-1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.585-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-019-04020-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972262v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Pazopanib and Sunitinib Aldehyde Reactive Metabolites in Toxicity and Drug–Drug Interactions in Vitro and in Patient Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brentuximab vedotin in real life, a seven year experience in patients with refractory/relapsed CD30+ T cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Oberic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Paludetto</w:t>
+                <w:t xml:space="preserve">Faustine Delzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
+                <w:t xml:space="preserve">Caroline Protin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Robert</w:t>
+                <w:t xml:space="preserve">Sophie Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.181-190. </w:t>
+              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.1730-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1078155220968615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448694v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brentuximab vedotin in real life, a seven year experience in patients with refractory/relapsed CD30+ T cell lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Oberic</w:t>
+                <w:t xml:space="preserve">Assessment of efficacy of postinfusion tubing flushing in reducing risk of cytotoxic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Delzor</w:t>
+                <w:t xml:space="preserve">Isabelle Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Protin</w:t>
+                <w:t xml:space="preserve">Charlotte Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elina Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Perriat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1078155220968615⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Health-System Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (22), pp.1866-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajhp/zxaa357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920640v1</w:t>
+                <w:t xml:space="preserve">hal-04920636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulae recently proposed to estimate renal glomerular filtration rate improve the prediction of carboplatin clearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
+                <w:t xml:space="preserve">Association between clinically relevant toxicities of pazopanib and sunitinib and the use of weak CYP3A4 and P-gp inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Claraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noëlle Paludetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicien Le Louedec</w:t>
+                <w:t xml:space="preserve">Camille Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gladieff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevreau</w:t>
+                <w:t xml:space="preserve">Ewa Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-019-04020-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.579-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-020-02828-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920331v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of efficacy of postinfusion tubing flushing in reducing risk of cytotoxic contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Perriat</w:t>
+                <w:t xml:space="preserve">Formulae recently proposed to estimate renal glomerular filtration rate improve the prediction of carboplatin clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie White-Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Le Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Health-System Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajhp/zxaa357⟩</w:t>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.585-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-019-04020-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920636v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between clinically relevant toxicities of pazopanib and sunitinib and the use of weak CYP3A4 and P-gp inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ewa Cottura</w:t>
+                <w:t xml:space="preserve">Involvement of Pazopanib and Sunitinib Aldehyde Reactive Metabolites in Toxicity and Drug–Drug Interactions in Vitro and in Patient Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-020-02828-w⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973416v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-threatening complications after high-dose methotrexate and the benefits of glucarpidase as salvage therapy: a cohort study of 468 patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Oberic</w:t>
+                <w:t xml:space="preserve">Identifying the reactive metabolites of tyrosine kinase inhibitors in a comprehensive approach: Implications for drug‐drug interactions and hepatotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2020.1846733⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (6), pp.2105-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/med.21577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972263v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulae recently proposed to estimate renal glomerular filtration rate improve the prediction of carboplatin clearance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Noëlle Paludetto</w:t>
+                <w:t xml:space="preserve">Simultaneous monitoring of pazopanib and its metabolites by UPLC–MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Le Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevreau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-019-04020-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973418v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Pazopanib and Sunitinib Aldehyde Reactive Metabolites in Toxicity and Drug–Drug Interactions in Vitro and in Patient Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Metalloporphyrin-Catalyzed Oxidation of Sunitinib and Pazopanib, Two Anticancer Tyrosine Kinase Inhibitors: Evidence for New Potentially Toxic Metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.9b00205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (17), pp.7849-7860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973511v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the reactive metabolites of tyrosine kinase inhibitors in a comprehensive approach: Implications for drug‐drug interactions and hepatotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metalloporphyrin-catalyzed oxidation of sunitinib and pazopanib, two anticancer tyrosine kinase inhibitors: Evidence for new potentially toxic metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/med.21577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (17), pp.7849-7860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973564v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous monitoring of pazopanib and its metabolites by UPLC–MS/MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety of oral hydration after cisplatin infusion in an outpatient lung cancer unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lafont</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bigay-Game</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Paludetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.1679-1686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-018-4415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04970346v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalloporphyrin-Catalyzed Oxidation of Sunitinib and Pazopanib, Two Anticancer Tyrosine Kinase Inhibitors: Evidence for New Potentially Toxic Metabolites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardization of chemotherapy and individual dosing of platinum compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.465-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973547v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalloporphyrin-catalyzed oxidation of sunitinib and pazopanib, two anticancer tyrosine kinase inhibitors: Evidence for new potentially toxic metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Paludetto</w:t>
+                <w:t xml:space="preserve">The Scientific Basis of Body Surface Area–Based Dosing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bijani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (17), pp.7849-7860. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (4), pp.359-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/clpt.2014.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952871v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of oral hydration after cisplatin infusion in an outpatient lung cancer unit</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetics of rituximab with or without plasmapheresis in kidney patients with antibody‐mediated disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Puisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie White-Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bigay-Game</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Noëlle Paludetto</w:t>
+                <w:t xml:space="preserve">Antoine Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Perriat</w:t>
+                <w:t xml:space="preserve">Frédérique Haberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (5), pp.1679-1686. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (5), pp.734-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-018-4415-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970347v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of chemotherapy and individual dosing of platinum compounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Puisset</w:t>
+                <w:t xml:space="preserve">Dose banding as an alternative to body surface area-based dosing of chemotherapeutic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Schmitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M White-Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hj Mathijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (7), pp.1100-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2012.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970342v1</w:t>
+                <w:t xml:space="preserve">hal-04970339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scientific Basis of Body Surface Area–Based Dosing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Clinical pharmacodynamic factors in docetaxel toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Puisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Treluyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.290-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/clpt.2014.7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04970344v1</w:t>
+                <w:t xml:space="preserve">hal-04970337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of rituximab with or without plasmapheresis in kidney patients with antibody‐mediated disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Haberer</w:t>
+                <w:t xml:space="preserve">Dexamethasone as a probe for CYP3A4 metabolism: evidence of gender effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sparreboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (2), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-006-0385-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.12098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04970340v1</w:t>
+                <w:t xml:space="preserve">hal-04970336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose banding as an alternative to body surface area-based dosing of chemotherapeutic agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Baker</w:t>
+                <w:t xml:space="preserve">Dexamethasone as a probe for vinorelbine clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2012.357⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2125.2005.02384.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970339v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical pharmacodynamic factors in docetaxel toxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J-M Treluyer</w:t>
+                <w:t xml:space="preserve">Dexamethasone as a probe for docetaxel clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Puisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chatelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Raoul</w:t>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">D. Berchery</w:t>
+                <w:t xml:space="preserve">Thierry Cresteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 60 (2), pp.305-308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00280-006-0385-4⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 54 (3), pp.265-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00280-004-0823-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...278 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5153,98 +4751,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Puisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie Clinique pratique en cancérologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème édition, elsevier, 2020, 9782294763755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5254,168 +4852,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Melanoma to Immune Checkpoint Inhibitors is Overcome by Targeting the Sphingosine Kinase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canceropole GSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canceropole GSO, Nov 2019, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5562,51 +5160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ranchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jadoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Storme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guillemot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulemonde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sturmia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Puisset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ades" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Itzykson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xu-Vuilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-024-02585-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Le Louedec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Verguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora de Maio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-022-01200-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boumaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lafaurie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Treiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pugnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2023.110342" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mseddi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mourey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laloi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chaumard Billotey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.5459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04791818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Medrano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ob&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larrieu-Ciron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2020.1846733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04791320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Faguer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tavitian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Eche-Gass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Ung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marsili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-021-04233-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Paludetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Delzor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perriat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220968615" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Paludetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-019-04020-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Wolff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxaa357" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Azam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Cottura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-02828-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Recher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie White-Koning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Paludetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Paludetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21577" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.03.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-862HM594-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arellano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bigay-Game" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4415-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chatelut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Puisset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2014.7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFWWL95C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Haberer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12098" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970339v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White-Koning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hj Mathijssen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alexandre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Treluyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raoul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roch&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603872" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puisset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sparreboom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delord" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-006-0385-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CQ9MBRJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2005.02384.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-004-0823-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24GX9ZQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ranchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jadoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Storme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guillemot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Herledan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulemonde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sturmia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clairet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Terrier-Lenglet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Puisset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ades" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Itzykson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xu-Vuilard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combarel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-024-02585-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Le Louedec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Verguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora de Maio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chatelut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-022-01200-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boumaza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lafaurie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Treiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pugnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2023.110342" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mseddi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mourey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pouessel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15010313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laloi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chaumard Billotey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.5459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie White-Koning" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04791320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Allal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14020162" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Eche-Gass" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mony Ung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brice" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marsili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-021-04233-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Paludetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.9b00205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Paludetto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-019-04020-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Delzor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perriat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220968615" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Wolff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxaa357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Azam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Cottura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-020-02828-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie White-Koning" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Paludetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Paludetto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.03.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-862HM594-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arellano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bigay-Game" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4415-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chatelut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Puisset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/clpt.2014.7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFWWL95C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Haberer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12098" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White-Koning" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hj Mathijssen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.357" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alexandre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Treluyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603872" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sparreboom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delord" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-006-0385-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7CQ9MBRJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lochon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2125.2005.02384.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-004-0823-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24GX9ZQC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973604v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993281v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>