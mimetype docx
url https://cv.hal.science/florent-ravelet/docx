--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -615,728 +615,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the effect of blade solidity on micro-scale and low tip-speed ratio wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2023.132218⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602306v1</w:t>
+                <w:t xml:space="preserve">hal-03597592v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effects of the Reynolds number on the performance and near wake of a wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 209, pp.63-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2023.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effect of blade solidity on micro-scale and low tip-speed ratio wind turbines</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bourhis</w:t>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140, </w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.231-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2023.132218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597592v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative design method and experimental investigation of a small-scale and very low-tip speed ratio wind turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Performance and flow characteristics of the optimum rotors of Betz, Joukowsky and Glauert at low tip-speed ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dobrev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 130, pp.110504. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.105105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0107962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182786v2</w:t>
+                <w:t xml:space="preserve">hal-03755956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and off-design system simulation of concentrated solar super-critical CO2 cycle integrating a radial turbine meanline model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative design method and experimental investigation of a small-scale and very low-tip speed ratio wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Deligant</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.141⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.110504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755858v1</w:t>
+                <w:t xml:space="preserve">hal-03182786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and flow characteristics of the optimum rotors of Betz, Joukowsky and Glauert at low tip-speed ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Bourhis</w:t>
+                <w:t xml:space="preserve">Design and off-design system simulation of concentrated solar super-critical CO2 cycle integrating a radial turbine meanline model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Huebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchable-Nan Djaname</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Specklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.105105. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (Supplement 9), pp.1381 - 1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0107962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755956v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for Special Issue: New Advances of Cavitation Instabilities</w:t>
               </w:r>
@@ -1394,278 +1394,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation control using passive flow control techniques</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of a Novel Twin-Impeller Centrifugal Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahshid Zaresharif</w:t>
+                <w:t xml:space="preserve">van Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David J. Kinahan</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan M. C. Delaure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moises Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.121301. </w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0071781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computation9120143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513074v1</w:t>
+                <w:t xml:space="preserve">hal-03512226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a Novel Twin-Impeller Centrifugal Compressor</w:t>
+                <w:t xml:space="preserve">Cavitation control using passive flow control techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thang Nguyen</w:t>
+                <w:t xml:space="preserve">Mahshid Zaresharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Deligant</w:t>
+                <w:t xml:space="preserve">David J. Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moises Solis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan M. C. Delaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.143. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.121301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computation9120143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0071781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512226v1</w:t>
+                <w:t xml:space="preserve">hal-03513074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
               </w:r>
@@ -1690,64 +1690,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
@@ -1913,351 +1913,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Attached Cavitation at Very Low Reynolds Numbers From Partial to Super-Cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of gas content on the cavitating and non-cavitating performance of an axial three-bladed inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10207350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2020031533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971378v1</w:t>
+                <w:t xml:space="preserve">hal-02888133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gas content on the cavitating and non-cavitating performance of an axial three-bladed inducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Attached Cavitation at Very Low Reynolds Numbers From Partial to Super-Cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Magne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Ravelet</w:t>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.81-92. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2020031533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10207350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888133v1</w:t>
+                <w:t xml:space="preserve">hal-02971378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attached cavitation in laminar separations within a transition to unsteadiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,412 +2311,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of axial rectangular groove on turbulent Taylor-Couette flow from analysis of experimental data</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Mixed Resolved–Unresolved CFD-DEM and Unresolved CFD-DEM Methods for the Solution of Particle-Laden Liquid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sodjavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Ravelet</w:t>
+                <w:t xml:space="preserve">Sahan Kuruneru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bakir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ewen Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.04.022⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-018-9282-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611013v2</w:t>
+                <w:t xml:space="preserve">hal-01893130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Mixed Resolved–Unresolved CFD-DEM and Unresolved CFD-DEM Methods for the Solution of Particle-Laden Liquid Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewen Maréchal</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the effect of load distribution on the performances of a counter-rotating axial-flow fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Deligant</w:t>
+                <w:t xml:space="preserve">F. Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sauret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-018-9282-3⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893130v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effect of load distribution on the performances of a counter-rotating axial-flow fan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of axial rectangular groove on turbulent Taylor-Couette flow from analysis of experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sodjavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bakir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96, pp.101. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610997v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of an actively controlled automotive cooling fan using steady air injection in the leakage gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231, pp.59. </w:t>
@@ -3082,333 +3082,333 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014 (3), pp.13-26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063757v1</w:t>
+                <w:t xml:space="preserve">hal-01004372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reynolds number and forcing type in a turbulent von Karman flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.13-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990730v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussain Nouri</w:t>
+                <w:t xml:space="preserve">Influence of Reynolds number and forcing type in a turbulent von Karman flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (3), pp.16-26. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), pp.063037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/6/063037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004372v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the cavitating instability on a grooved Venturi profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Elie Mehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation regime detection through Proper Orthogonal Decomposition: dynamics analysis of the sheet cavity on a grooved convergent-divergent nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,173 +3605,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Forcing-Dependent Steady States in a Turbulent Swirling Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">High Accuracy Volume Flow Rate Measurement Using Vortex Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.234502⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.138-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773512v3</w:t>
+                <w:t xml:space="preserve">hal-00707329v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hydraulic transport of large particles in horizontal pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3780,259 +3767,272 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Accuracy Volume Flow Rate Measurement Using Vortex Counting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zaaraoui</w:t>
+                <w:t xml:space="preserve">Evidence for Forcing-Dependent Steady States in a Turbulent Swirling Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.138-144. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.234502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.234502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707329v4</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773512v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the instationary flow between two ducted Counter-rotating rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134, pp.104504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4248,64 +4248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic alpha Tensors and Dynamo Mechanisms in a von Karman Swirling Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arthur Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.035108. </w:t>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 601, pp.339-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5368,51 +5368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
@@ -5724,425 +5724,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Volk</w:t>
+                <w:t xml:space="preserve">F. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ravelet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712191v1</w:t>
+                <w:t xml:space="preserve">hal-00163811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambivalent effects of added layers on steady kinematic dynamos in cylindrical geometry: application to the VKS experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+                <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180228v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambivalent effects of added layers on steady kinematic dynamos in cylindrical geometry: application to the VKS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingtian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.894-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2006.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163811v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an experimental von Karman dynamo: numerical studies for an optimized design</w:t>
               </w:r>
@@ -6154,51 +6154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6258,77 +6258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability and memory effect in a highly turbulent flow: experimental evidence for a global bifurcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.164501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6394,103 +6394,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Effect of Small Off-Surface Vortex Generator on the Aerodynamic Performance of NACA0012 at Low Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computational Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Antalya, Turkey. pp.13-23, </w:t>
@@ -6522,537 +6522,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
+                <w:t xml:space="preserve">Aerodynamic Performance and Wake Validation of Micro Wind Turbines Using CFD and SPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Espanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Visby, Sweden. pp.012032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3016/1/012032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125525v1</w:t>
+                <w:t xml:space="preserve">hal-05097306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dissolved CO2 on the Hydraulic Performance of a Centrifugal Pump with Inducer under Cavitating Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Axial Fan Performances Operating In Constrained Environment: Application of Axial and Combined Axial-Radial Blockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanbol Keza Bongdap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Gentis</w:t>
+                <w:t xml:space="preserve">T Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAHR Meeting of the WorkGroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Brno (Rép. Tchèque), Czech Republic. pp.012016, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Londres, United Kingdom. pp.236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1561/1/012016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11159/ffhmt25.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398076v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Axial Fan Performances Operating In Constrained Environment: Application of Axial and Combined Axial-Radial Blockage</w:t>
+                <w:t xml:space="preserve">Effect of Dissolved CO2 on the Hydraulic Performance of a Centrifugal Pump with Inducer under Cavitating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Larabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Azzam</w:t>
+                <w:t xml:space="preserve">Nanbol Keza Bongdap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11159/ffhmt25.236⟩</w:t>
+              <w:t xml:space="preserve">10th IAHR Meeting of the WorkGroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Brno (Rép. Tchèque), Czech Republic. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1561/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149837v1</w:t>
+                <w:t xml:space="preserve">hal-05398076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Performance and Wake Validation of Micro Wind Turbines Using CFD and SPIV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïne Kouidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wake Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097306v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of flow field behind a bluff body controlled by an oscillating upstream micro-rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,51 +7060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Metz, France</w:t>
@@ -7258,51 +7258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Tunnel Experimental Study of the Effects of Blade Number on the Performance and Starting Behavior of a Low Tip-speed Ratio and Micro-Scale Wind Turbine at Fixed Blade Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7360,1331 +7360,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical study on Aerodynamics of Aerofoils at Low Reynolds Number Controlled by Off-Surface Micro-Vortex Generators</w:t>
+                <w:t xml:space="preserve">Etude numérique des interactions entre un rouet centrifuge et un inducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">V Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T Ait-Ali</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755727v1</w:t>
+                <w:t xml:space="preserve">hal-03708443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effect of the Reynolds number on the performance of a micro-scale and low tip-speed ratio wind turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical study on Aerodynamics of Aerofoils at Low Reynolds Number Controlled by Off-Surface Micro-Vortex Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. pp.438-443</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763339v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des interactions entre un rouet centrifuge et un inducteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Pereira</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the effect of the Reynolds number on the performance of a micro-scale and low tip-speed ratio wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. pp.438-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708443v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analysis to explain the Operating Range Extension observed during Operation in Corotation Mode of a Twin-impeller Centrifugal Compressor Stage</w:t>
+                <w:t xml:space="preserve">Experimental study of a centrifugal compressor with two successive and counter-rotating impellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Deligant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182824v1</w:t>
+                <w:t xml:space="preserve">hal-03260477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of some settings of rotational-molding process on the aeromechanical performance of an axial fan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+                <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris (on line), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238250v1</w:t>
+                <w:t xml:space="preserve">hal-03182828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study on the Effect of an Off-Surface Micro-Rod Vortex Generator Placed Upstream NACA0012 Aerofoil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">Effects of some settings of rotational-molding process on the aeromechanical performance of an axial fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Dinh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101011⟩</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, (online), France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429067v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assesment of a small-scale and very low tip-speed-ratio wind turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">CFD Analysis to explain the Operating Range Extension observed during Operation in Corotation Mode of a Twin-impeller Centrifugal Compressor Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101019⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182811v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA-0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+                <w:t xml:space="preserve">Numerical assesment of a small-scale and very low tip-speed-ratio wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Paris (on line), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182818v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a centrifugal compressor with two successive and counter-rotating impellers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+                <w:t xml:space="preserve">Numerical Study on the Effect of an Off-Surface Micro-Rod Vortex Generator Placed Upstream NACA0012 Aerofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Deligant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012023⟩</w:t>
+              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260477v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA-0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris (on line), France</w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182828v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attached cavitation in a laminar separation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8716,329 +8716,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of degassing phenomenon of the aviation fuel cavitation dynamics in a case of a three-bladed inducer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitation dans un bulbe de décollement laminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Magne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Ravelet</w:t>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM/SHF Conference on Hydraulic Machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602772v1</w:t>
+                <w:t xml:space="preserve">hal-03602769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation dans un bulbe de décollement laminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of degassing phenomenon of the aviation fuel cavitation dynamics in a case of a three-bladed inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM/SHF Conference on Hydraulic Machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Sion, Suisse</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602769v1</w:t>
+                <w:t xml:space="preserve">hal-03602772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Cavitation in Laminar Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Cavitation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9072,51 +9072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of active control by steady air injection in the tip clearance gap of an axial fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Honolulu, United States. </w:t>
@@ -9206,90 +9206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF TWO MECHANISMS GOVERNING CLOUD CAVITATION SHEDDING: EXPERIMENTAL STUDY AND NUMERICAL HIGHLIGHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9455,277 +9455,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+                <w:t xml:space="preserve">Numerical modeling of a two-dimensional aerated cavitation in a symmetrical venturi nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189441v1</w:t>
+                <w:t xml:space="preserve">hal-01189371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of a two-dimensional aerated cavitation in a symmetrical venturi nozzle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Khelladi</w:t>
+                <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sarraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Bakir</w:t>
+                <w:t xml:space="preserve">Mahmoud Mekadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189371v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et étude numérique d'un ventilateur centrifuge soufflant dans l'entrefer d'un moteur électrique ultra-compact et ultra-rapide</w:t>
               </w:r>
@@ -9901,271 +9901,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">9th international symposium on cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208050v1</w:t>
+                <w:t xml:space="preserve">hal-01204614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Khelladi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sarraf</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international symposium on cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204614v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
               </w:r>
@@ -10190,51 +10190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mekadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10276,51 +10276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards numerical simulation of snow showers in Jet-engine fuel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10695,77 +10695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des gains de performances et de capacité d'aspiration apportés par un étage axial contra-rotatif par rapport à une pompe mono-rotor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10898,51 +10898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11311,269 +11311,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the flow inside a configuration including an axial pump and a tubular exchanger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Aerodynamics/Aeroacoustics of an Axial-Flow Fan: Experimental Validation of a LES/LPCE/Brinkman Penalization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels, FEDSM2010-ICNMM2010.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.AIAA 2010-3869</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505772v1</w:t>
+                <w:t xml:space="preserve">hal-00489926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Aerodynamics/Aeroacoustics of an Axial-Flow Fan: Experimental Validation of a LES/LPCE/Brinkman Penalization Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the flow inside a configuration including an axial pump and a tubular exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels, FEDSM2010-ICNMM2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. pp.FEDSM-ICNMM2010-30723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489926v1</w:t>
+                <w:t xml:space="preserve">hal-00505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of blade rigidity effects on the global and the local performances of a thick blades axial-flow fan</w:t>
               </w:r>
@@ -11676,51 +11676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mehal Mehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12544,51 +12544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation globale de l'´ecoulement de von Karman turbulent : caractérisation et seuil d'apparition du phénomène en nombre de Reynolds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12639,77 +12639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision de bifurcations globalement sous-critiques dans un ecoulement de von Karman fortement turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Colloque sur le chaos temporel et le chaos spatio-temporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Rouen, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12760,94 +12760,98 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low tip-speed ratio design of horizontal-axis wind turbines.</w:t>
+                <w:t xml:space="preserve">Low tip-speed ratio design of horizontal-axis wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Runacres; David Wood. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Small Wind Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.93-126, 2025, 9781837249923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBPO267E_ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12862,202 +12866,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of two physical mechanisms influencing the cloud cavitation shedding dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+                <w:t xml:space="preserve">Integrated design of high-solidity micro-scale counter-rotating wind turbines at extreme close spacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284006v1</w:t>
+                <w:t xml:space="preserve">hal-05578671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of two physical mechanisms influencing the cloud cavitation shedding dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurement of flow field and local heat transfer distribution on a scraped heat exchanger crystalliser surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13085,51 +13177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13139,143 +13231,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of an horizontal air / water separator deflector with low volume fraction of air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Atim-Kokondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13285,100 +13377,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations globales hydrodynamiques et magnetohydrodynamiques dans un ecoulement de von Karman turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Polytechnique X, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13388,105 +13480,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'écoulements internes turbulents monophasiques et multiphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00915643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13633,51 +13725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait Chikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Ragueb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955709v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kulak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lipian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Olasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.10.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2023.132218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourhis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597592v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182786v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dobrev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Huebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchable-Nan Djaname" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Specklin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Zaresharif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kinahan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan M. C. Delaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Solis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9120143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim Abed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Danlos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paridaens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Magne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2020031533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178972v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barast" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097924" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611013v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.04.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahan Kuruneru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mar&#233;chal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9282-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610997v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarraf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650916688120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176675v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sarraf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Nouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765996v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Elie Mehal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631562v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707329v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zaaraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713761v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007756" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705797v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007591" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609136v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3648035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507786v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198644v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Delfos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Westerweel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Derksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Witkamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118719v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Gerbeth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.02.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003337v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130745" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.164501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125525v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vucemilovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;ne Kouidri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbol Keza Bongdap" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1561/1/012016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Azzam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.236" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pora" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ait-Ali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763339v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gentis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bakir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Dinh Dang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429067v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azzam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602769v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654674v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2016-65420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Younsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hutchinson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189441v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khelladi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarraf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Labib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204614v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelladi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik, Azzam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delepierre-Massue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806763v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813093v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707388v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-H&#233;lie Mehal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575082v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30723" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489926v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Kim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505858v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30623" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehal Mehal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375857v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193852v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abi Chebel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161246v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161197v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO267E_ch5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284006v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804447v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Atim-Kokondji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011016v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait Chikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Ragueb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955709v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kulak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lipian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Olasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.10.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597592v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2023.132218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182786v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dobrev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110504" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Huebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchable-Nan Djaname" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Specklin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Solis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9120143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Zaresharif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kinahan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan M. C. Delaure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim Abed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Danlos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paridaens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Magne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2020031533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178972v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barast" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097924" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahan Kuruneru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9282-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610997v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarraf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611013v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.04.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650916688120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176675v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sarraf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Nouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063757v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765996v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Elie Mehal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707329v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zaaraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631562v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713761v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007756" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705797v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007591" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609136v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3648035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507786v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198644v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Delfos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Westerweel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Derksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Witkamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118719v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Gerbeth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.02.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003337v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130745" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.164501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mammeri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Azzam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.236" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbol Keza Bongdap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1561/1/012016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vucemilovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;ne Kouidri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pora" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gentis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bakir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pora" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ait-Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763339v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182828v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Dinh Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182824v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azzam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654674v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2016-65420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Younsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hutchinson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khelladi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarraf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Labib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelladi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik, Azzam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delepierre-Massue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806763v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813093v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707388v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-H&#233;lie Mehal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575082v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489926v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Kim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30723" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505858v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30623" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehal Mehal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375857v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193852v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abi Chebel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161246v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161197v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO267E_ch5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578671v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Atim-Kokondji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011016v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>