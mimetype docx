--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,5943 +66,5917 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Contra-Rotating Axial Flow Fan Using a SHADE-Based Approach</w:t>
+                <w:t xml:space="preserve">Integrated design of high-solidity micro-scale counter-rotating wind turbines at extreme close spacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdessamed Ait Chikh</w:t>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haroun Ragueb</w:t>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.111403⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en19081900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406824v1</w:t>
+                <w:t xml:space="preserve">hal-05578671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of two low tip-speed ratio micro wind turbines operating in tandem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Optimization of Contra-Rotating Axial Flow Fan Using a SHADE-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdessamed Ait Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Ragueb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Zhang</w:t>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madjid Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0250680⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.111403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955709v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Hydrodynamic Behavior Under Partial Flowrates and Cavitation in Three Configurations of a Centrifugal Pump with Inducer and Impeller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental study of two low tip-speed ratio micro wind turbines operating in tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.033305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958965v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor solidity and blade pitch influence on horizontal axis small wind turbine performance – Experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental Comparison of Hydrodynamic Behavior Under Partial Flowrates and Cavitation in Three Configurations of a Centrifugal Pump with Inducer and Impeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.10.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (9), pp.091204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755703v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effect of blade solidity on micro-scale and low tip-speed ratio wind turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rotor solidity and blade pitch influence on horizontal axis small wind turbine performance – Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Lipian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Olasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110745⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.4568-4577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597592v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effects of the Reynolds number on the performance and near wake of a wind turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.03.093⟩</w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2023.132218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04042256v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the effects of the Reynolds number on the performance and near wake of a wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.231-248. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2023.132218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03602306v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and flow characteristics of the optimum rotors of Betz, Joukowsky and Glauert at low tip-speed ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the effect of blade solidity on micro-scale and low tip-speed ratio wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pereira</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0107962⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2022.110745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755956v1</w:t>
+                <w:t xml:space="preserve">hal-03597592v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative design method and experimental investigation of a small-scale and very low-tip speed ratio wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dobrev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130, pp.110504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2021.110504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and off-design system simulation of concentrated solar super-critical CO2 cycle integrating a radial turbine meanline model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Deligant</w:t>
+                <w:t xml:space="preserve">Moritz Huebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Huebel</w:t>
+                <w:t xml:space="preserve">Tchable-Nan Djaname</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Specklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (Supplement 9), pp.1381 - 1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for Special Issue: New Advances of Cavitation Instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and flow characteristics of the optimum rotors of Betz, Joukowsky and Glauert at low tip-speed ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.105105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11125313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0107962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602761v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a Novel Twin-Impeller Centrifugal Compressor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for Special Issue: New Advances of Cavitation Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation9120143⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512226v1</w:t>
+                <w:t xml:space="preserve">hal-03602761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation control using passive flow control techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahshid Zaresharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan M. C. Delaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (12), pp.121301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0071781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of a Novel Twin-Impeller Centrifugal Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid Oualli</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e23070877⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation9120143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282305v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a novel centrifugal compressor with two successive and independent rotors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amelie Danlos</w:t>
+                <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4052506⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23070877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513284v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gas content on the cavitating and non-cavitating performance of an axial three-bladed inducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Magne</w:t>
+                <w:t xml:space="preserve">Experimental study of a novel centrifugal compressor with two successive and independent rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2020031533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.011005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4052506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888133v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Attached Cavitation at Very Low Reynolds Numbers From Partial to Super-Cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10207350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attached cavitation in laminar separations within a transition to unsteadiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Croci</w:t>
+                <w:t xml:space="preserve">Effect of gas content on the cavitating and non-cavitating performance of an axial three-bladed inducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5097924⟩</w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2020031533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178972v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Mixed Resolved–Unresolved CFD-DEM and Unresolved CFD-DEM Methods for the Solution of Particle-Laden Liquid Flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attached cavitation in laminar separations within a transition to unsteadiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barast</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-018-9282-3⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.063605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5097924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893130v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effect of load distribution on the performances of a counter-rotating axial-flow fan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of axial rectangular groove on turbulent Taylor-Couette flow from analysis of experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sodjavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bakir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96, pp.101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610997v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of axial rectangular groove on turbulent Taylor-Couette flow from analysis of experimental data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Mixed Resolved–Unresolved CFD-DEM and Unresolved CFD-DEM Methods for the Solution of Particle-Laden Liquid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bakir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sahan Kuruneru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.04.022⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-018-9282-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611013v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of an actively controlled automotive cooling fan using steady air injection in the leakage gap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the effect of load distribution on the performances of a counter-rotating axial-flow fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 231, pp.59. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0957650916688120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361073v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of aerated cavitation in a horizontal venturi nozzle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of an actively controlled automotive cooling fan using steady air injection in the leakage gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957650916688120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176675v3</w:t>
+                <w:t xml:space="preserve">hal-01361073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance gains provided by the use of a counter-rotating axial-flow fan with respect to a conventional rotor-stator stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Wang</w:t>
+                <w:t xml:space="preserve">Experimental study of aerated cavitation in a horizontal venturi nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148737v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176675v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
+                <w:t xml:space="preserve">Performance gains provided by the use of a counter-rotating axial-flow fan with respect to a conventional rotor-stator stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussain Nouri</w:t>
+                <w:t xml:space="preserve">Juan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004372v1</w:t>
+                <w:t xml:space="preserve">hal-01148737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussain Nouri</w:t>
+                <w:t xml:space="preserve">Influence of Reynolds number and forcing type in a turbulent von Karman flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), pp.063037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/6/063037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063757v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reynolds number and forcing type in a turbulent von Karman flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.13-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990730v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the cavitating instability on a grooved Venturi profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Elie Mehal</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4027472⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765996v2</w:t>
+                <w:t xml:space="preserve">hal-01004372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation regime detection through Proper Orthogonal Decomposition: dynamics analysis of the sheet cavity on a grooved convergent-divergent nozzle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Study of the cavitating instability on a grooved Venturi profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Elie Mehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutier-Delgosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.9. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (10), Paper No: FE-13-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4027472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941766v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Accuracy Volume Flow Rate Measurement Using Vortex Counting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zaaraoui</w:t>
+                <w:t xml:space="preserve">Cavitation regime detection through Proper Orthogonal Decomposition: dynamics analysis of the sheet cavity on a grooved convergent-divergent nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutier-Delgosha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707329v4</w:t>
+                <w:t xml:space="preserve">hal-00941766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydraulic transport of large particles in horizontal pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Forcing-Dependent Steady States in a Turbulent Swirling Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Rey</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.234502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.234502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631562v3</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773512v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Forcing-Dependent Steady States in a Turbulent Swirling Flow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of hydraulic transport of large particles in horizontal pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.234502⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773512v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the instationary flow between two ducted Counter-rotating rotors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
+                <w:t xml:space="preserve">High Accuracy Volume Flow Rate Measurement Using Vortex Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (2), pp.022601. </w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.138-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4007756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713761v3</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707329v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Experimental Validation of a Ducted Counter-rotating Axial-flow Fans System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the instationary flow between two ducted Counter-rotating rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134, pp.104504. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (2), pp.022601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4007591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4007756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705797v2</w:t>
+                <w:t xml:space="preserve">hal-00713761v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic alpha Tensors and Dynamo Mechanisms in a von Karman Swirling Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Experimental Validation of a Ducted Counter-rotating Axial-flow Fans System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Arthur Ratié</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.024503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.104504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726771v1</w:t>
+                <w:t xml:space="preserve">hal-00705797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics and breakup of a bubble immersed in a turbulent flow</w:t>
+                <w:t xml:space="preserve">Kinematic alpha Tensors and Dynamo Mechanisms in a von Karman Swirling Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Risso</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arthur Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3648035⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.024503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.024503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609136v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of blade thickness effects on the global and local performances of a Controlled Vortex Designed axial-flow fan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamics and breakup of a bubble immersed in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (4), pp.684-693. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.103301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3648035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507786v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of global rotation and Reynolds number on the large-scale features of a turbulent Taylor-Couette flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of blade thickness effects on the global and local performances of a Controlled Vortex Designed axial-flow fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerry Westerweel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3392773⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (4), pp.684-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198644v3</w:t>
+                <w:t xml:space="preserve">hal-00507786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The von Karman Sodium experiment: Turbulent dynamical dynamos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of global rotation and Reynolds number on the large-scale features of a turbulent Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Westerweel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21 (3), pp.035108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3085724⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 22, pp.055103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3392773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492266v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations and stereoscopic particle image velocimetry measurements in a scraped heat exchanger crystallizer geometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The von Karman Sodium experiment: Turbulent dynamical dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.035108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3085724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375870v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistability between a stationary and an oscillatory dynamo in a turbulent flow of liquid sodium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large eddy simulations and stereoscopic particle image velocimetry measurements in a scraped heat exchanger crystallizer geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112009991996⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (9), pp.2127-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492247v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical transition to turbulence in an inertially-driven von Karman closed flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Ravelet</w:t>
+                <w:t xml:space="preserve">Bistability between a stationary and an oscillatory dynamo in a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 601, pp.339-364</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 641, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112009991996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118719v3</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamos generated by a turbulent flow of liquid sodium</w:t>
+                <w:t xml:space="preserve">Supercritical transition to turbulence in an inertially-driven von Karman closed flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 601, pp.339-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.074502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492315v1</w:t>
+                <w:t xml:space="preserve">hal-00118719v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VKS experiment: turbulent dynamical dynamos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic dynamos generated by a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (7), pp.074502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.074502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492303v1</w:t>
+                <w:t xml:space="preserve">hal-00492315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a magnetic field by dynamo action in a turbulent flow of liquid sodium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">The VKS experiment: turbulent dynamical dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Odier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.044502⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492342v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field reversals in an experimental turbulent dynamo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Generation of a magnetic field by dynamo action in a turbulent flow of liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Pétrélis</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/59001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (4), pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.044502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492334v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Magnetic field reversals in an experimental turbulent dynamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pétrélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (5), pp.59001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/59001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163811v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of magnetic field by a turbulent flow of liquid sodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Volk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ravelet</w:t>
+                <w:t xml:space="preserve">R. Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Monchaux</w:t>
+                <w:t xml:space="preserve">M. Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.074501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.074501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6046,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.894-908. </w:t>
@@ -6122,747 +6096,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an experimental von Karman dynamo: numerical studies for an optimized design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Properties of steady states in turbulent axisymmetric flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2130745⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.124502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003337v3</w:t>
+                <w:t xml:space="preserve">hal-00163811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an experimental von Karman dynamo: numerical studies for an optimized design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.117104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2130745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003337v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multistability and memory effect in a highly turbulent flow: experimental evidence for a global bifurcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.164501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.164501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Effect of Small Off-Surface Vortex Generator on the Aerodynamic Performance of NACA0012 at Low Reynolds Number</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïne Kouidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computational Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Fluid Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Aachen (Aix la Chapelle), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517138v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Performance and Wake Validation of Micro Wind Turbines Using CFD and SPIV</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Investigation of the Effect of Small Off-Surface Vortex Generator on the Aerodynamic Performance of NACA0012 at Low Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrid Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wake Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3016/1/012032⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Antalya, Turkey. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-16135-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097306v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Axial Fan Performances Operating In Constrained Environment: Application of Axial and Combined Axial-Radial Blockage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïne Kouidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/ffhmt25.236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05149837v1</w:t>
+                <w:t xml:space="preserve">hal-05125525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Dissolved CO2 on the Hydraulic Performance of a Centrifugal Pump with Inducer under Cavitating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanbol Keza Bongdap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAHR Meeting of the WorkGroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Brno (Rép. Tchèque), Czech Republic. pp.012016, </w:t>
@@ -6894,3235 +6976,3240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
+                <w:t xml:space="preserve">Experimental Study of Axial Fan Performances Operating In Constrained Environment: Application of Axial and Combined Axial-Radial Blockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
+                <w:t xml:space="preserve">A Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Londres, United Kingdom. pp.236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/ffhmt25.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125525v1</w:t>
+                <w:t xml:space="preserve">hal-05149837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of flow field behind a bluff body controlled by an oscillating upstream micro-rod</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic Performance and Wake Validation of Micro Wind Turbines Using CFD and SPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Visby, Sweden. pp.012032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3016/1/012032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125609v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the interaction between an inducer and impeller at very low flow rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">Experimental investigation of flow field behind a bluff body controlled by an oscillating upstream micro-rod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrid Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Pora</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Cavitation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566037v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Tunnel Experimental Study of the Effects of Blade Number on the Performance and Starting Behavior of a Low Tip-speed Ratio and Micro-Scale Wind Turbine at Fixed Blade Geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Experimental study of the interaction between an inducer and impeller at very low flow rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2023 Turbomachinery Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, 2023, boston, United States. pp.GT2023-102795</w:t>
+              <w:t xml:space="preserve">12th Cavitation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042915v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des interactions entre un rouet centrifuge et un inducteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Pereira</w:t>
+                <w:t xml:space="preserve">Wind Tunnel Experimental Study of the Effects of Blade Number on the Performance and Starting Behavior of a Low Tip-speed Ratio and Micro-Scale Wind Turbine at Fixed Blade Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2023 Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, 2023, boston, United States. pp.GT2023-102795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708443v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical study on Aerodynamics of Aerofoils at Low Reynolds Number Controlled by Off-Surface Micro-Vortex Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of the Reynolds number on the performance of a micro-scale and low tip-speed ratio wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. pp.438-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a centrifugal compressor with two successive and counter-rotating impellers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+                <w:t xml:space="preserve">Etude numérique des interactions entre un rouet centrifuge et un inducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Deligant</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260477v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">CFD Analysis to explain the Operating Range Extension observed during Operation in Corotation Mode of a Twin-impeller Centrifugal Compressor Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid Oualli</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182828v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of some settings of rotational-molding process on the aeromechanical performance of an axial fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Dinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, (online), France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analysis to explain the Operating Range Extension observed during Operation in Corotation Mode of a Twin-impeller Centrifugal Compressor Stage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
+                <w:t xml:space="preserve">Numerical assesment of a small-scale and very low tip-speed-ratio wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102011⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris (on line), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182824v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assesment of a small-scale and very low tip-speed-ratio wind turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Numerical Study on the Effect of an Off-Surface Micro-Rod Vortex Generator Placed Upstream NACA0012 Aerofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101019⟩</w:t>
+              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132101011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182811v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study on the Effect of an Off-Surface Micro-Rod Vortex Generator Placed Upstream NACA0012 Aerofoil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA-0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429067v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA-0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">Experimental study of a centrifugal compressor with two successive and counter-rotating impellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamid Oualli</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182818v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attached cavitation in a laminar separation bubble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th international symposium on transport phenomena and dynamics of rotating machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467569v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation dans un bulbe de décollement laminaire</w:t>
+                <w:t xml:space="preserve">Attached cavitation in a laminar separation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM/SHF Conference on Hydraulic Machines and Cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sion, Suisse</w:t>
+              <w:t xml:space="preserve">18th international symposium on transport phenomena and dynamics of rotating machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602769v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of degassing phenomenon of the aviation fuel cavitation dynamics in a case of a three-bladed inducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM/SHF Conference on Hydraulic Machines and Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Cavitation in Laminar Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Cavitation dans un bulbe de décollement laminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Cavitation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFM/SHF Conference on Hydraulic Machines and Cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sion, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654674v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of active control by steady air injection in the tip clearance gap of an axial fan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+                <w:t xml:space="preserve">Experimental Study of Cavitation in Laminar Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0957650916688120⟩</w:t>
+              <w:t xml:space="preserve">10th International Cavitation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.861851_ch80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329440v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF TWO MECHANISMS GOVERNING CLOUD CAVITATION SHEDDING: EXPERIMENTAL STUDY AND NUMERICAL HIGHLIGHT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petar Tomov</w:t>
+                <w:t xml:space="preserve">Experimental investigation of active control by steady air injection in the tip clearance gap of an axial fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2016 International Mechanical Engineering Congress &amp; Exposition IMECE 2016 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2016-65420⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957650916688120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362217v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATION OF THE UNSTEADY AERODYNAMICS IN AN AXIAL COUNTER-ROTATING FAN STAGE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Hutchinson</w:t>
+                <w:t xml:space="preserve">INVESTIGATION OF TWO MECHANISMS GOVERNING CLOUD CAVITATION SHEDDING: EXPERIMENTAL STUDY AND NUMERICAL HIGHLIGHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2016 International Mechanical Engineering Congress &amp; Exposition IMECE 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2016-65420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329775v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of a two-dimensional aerated cavitation in a symmetrical venturi nozzle</w:t>
+                <w:t xml:space="preserve">NUMERICAL SIMULATION OF THE UNSTEADY AERODYNAMICS IN AN AXIAL COUNTER-ROTATING FAN STAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Tomov</w:t>
+                <w:t xml:space="preserve">Mohand Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Khelladi</w:t>
+                <w:t xml:space="preserve">B. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189371v1</w:t>
+                <w:t xml:space="preserve">hal-01329775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+                <w:t xml:space="preserve">Numerical modeling of a two-dimensional aerated cavitation in a symmetrical venturi nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189441v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et étude numérique d'un ventilateur centrifuge soufflant dans l'entrefer d'un moteur électrique ultra-compact et ultra-rapide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Labib</w:t>
+                <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mekadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445041v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et étude numérique d'un ventilateur centrifuge soufflant dans l'entrefer d'un moteur électrique ultra-compact et ultra-rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Labib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189472v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
+                <w:t xml:space="preserve">Conception et étude numérique d'un ventilateur centrifuge soufflant dans l'entrefer d'un moteur électrique ultra-compact et ultra-rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tomov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Khelladi</w:t>
+                <w:t xml:space="preserve">Joseph Labib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international symposium on cavitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">22è Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204614v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Cavitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland. pp.1</w:t>
@@ -10145,2604 +10232,2729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
+                <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik, Azzam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Paridaens</w:t>
+                <w:t xml:space="preserve">P. Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th international symposium on cavitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444722v1</w:t>
+                <w:t xml:space="preserve">hal-01204614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards numerical simulation of snow showers in Jet-engine fuel systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik, Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mekadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2014:Modelling of rapid transitory flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Sophia Antipolis, France. pp.67</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967914v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of design parameters on the global performances of low-speed counter-rotating axial-flow fans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Wang</w:t>
+                <w:t xml:space="preserve">Towards numerical simulation of snow showers in Jet-engine fuel systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delepierre-Massue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEDSM2014: ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States. pp.FEDSM2014-22172</w:t>
+              <w:t xml:space="preserve">SimHydro 2014:Modelling of rapid transitory flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sophia Antipolis, France. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967902v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison between a counter-rotating axial-flow fan and a conventional rotor-stator stage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Influence of design parameters on the global performances of low-speed counter-rotating axial-flow fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Turbomachinery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lappeenranta, Finland. pp.1</w:t>
+              <w:t xml:space="preserve">FEDSM2014: ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. pp.FEDSM2014-22172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795006v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la répartition de la charge sur les performances d'une turbomachine axiale contrarotative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Experimental comparison between a counter-rotating axial-flow fan and a conventional rotor-stator stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21è Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">10th European Turbomachinery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lappeenranta, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806763v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des gains de performances et de capacité d'aspiration apportés par un étage axial contra-rotatif par rapport à une pompe mono-rotor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
+                <w:t xml:space="preserve">Influence de la répartition de la charge sur les performances d'une turbomachine axiale contrarotative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">21è Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807481v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806763v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'influence du blocage aval sur les performances de ventilateurs axiaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+                <w:t xml:space="preserve">Etude numérique des gains de performances et de capacité d'aspiration apportés par un étage axial contra-rotatif par rapport à une pompe mono-rotor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21è Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813093v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l'influence du blocage aval sur les performances de ventilateurs axiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hélie Mehal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Cavitation (Cav2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Singapore, Singapore. pp.N° 240</w:t>
+              <w:t xml:space="preserve">21è Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707388v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATIONS ON THE DESIGN OF A DUCTED COUNTER-ROTATING AXIAL FLOW FANS SYSTEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussain Nouri</w:t>
+                <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hélie Mehal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Symposium of Applied Aerodynamics - Aerodynamics of Rotating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Orléans, France. pp.FP16-2011-nouri</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Cavitation (Cav2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapore, Singapore. pp.N° 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574879v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expé́rimentale du transport hydraulique de grandes particules en conduite horizontale et en forme de S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATIONS ON THE DESIGN OF A DUCTED COUNTER-ROTATING AXIAL FLOW FANS SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.95</w:t>
+              <w:t xml:space="preserve">46th Symposium of Applied Aerodynamics - Aerodynamics of Rotating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Orléans, France. pp.FP16-2011-nouri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575082v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATIONS ON THE DESIGN OF A DUCTED COUNTER-ROTATING AXIAL FLOW FANS SYSTEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expé́rimentale du transport hydraulique de grandes particules en conduite horizontale et en forme de S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME-JSME-KSME Joint Fluids Engineering Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Hamamatsu, Shizuoka, Japan. pp.AJK2011-22061</w:t>
+              <w:t xml:space="preserve">20ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565234v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Aerodynamics/Aeroacoustics of an Axial-Flow Fan: Experimental Validation of a LES/LPCE/Brinkman Penalization Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATIONS ON THE DESIGN OF A DUCTED COUNTER-ROTATING AXIAL FLOW FANS SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.AIAA 2010-3869</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME-JSME-KSME Joint Fluids Engineering Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hamamatsu, Shizuoka, Japan. pp.AJK2011-22061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489926v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the flow inside a configuration including an axial pump and a tubular exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels, FEDSM2010-ICNMM2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. pp.FEDSM-ICNMM2010-30723, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of blade rigidity effects on the global and the local performances of a thick blades axial-flow fan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Study of the Aerodynamics/Aeroacoustics of an Axial-Flow Fan: Experimental Validation of a LES/LPCE/Brinkman Penalization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.AIAA 2010-3869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505858v1</w:t>
+                <w:t xml:space="preserve">hal-00489926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Experimental study of blade rigidity effects on the global and the local performances of a thick blades axial-flow fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Ravelet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Cavitation (Cav2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. pp.FEDSM-ICNMM2010-30623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381851v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of blade thickness effects on the global and the local performances of axial-flow fans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mehal Mehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Antalya, Turkey. pp.1428</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Cavitation (Cav2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Singapour, Singapore. pp.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453101v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of torque in turbulent Taylor-Couette flow with background rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rene Delfos</w:t>
+                <w:t xml:space="preserve">Experimental study of blade thickness effects on the global and the local performances of axial-flow fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerry Westerweel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.629</w:t>
+              <w:t xml:space="preserve">7th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Antalya, Turkey. pp.1428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375857v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
+                <w:t xml:space="preserve">Scaling of torque in turbulent Taylor-Couette flow with background rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Westerweel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Thermal-Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, eindhoven, Netherlands. pp.hex_2</w:t>
+              <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193852v3</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics and measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
+                <w:t xml:space="preserve">Imaging method for interface rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Abi Chebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Symposium on Industrial Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, maastricht, Netherlands. pp.1889-1896</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.1845-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278392v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging method for interface rheological characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">Measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.1845-1852</w:t>
+              <w:t xml:space="preserve">5th European Thermal-Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, eindhoven, Netherlands. pp.hex_2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288844v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of turbulent Taylor-Couette flows: single phase and liquid-liquid dispersions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational fluid dynamics and measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Delfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerry Westerweel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Munich, Germany. pp.1211</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Symposium on Industrial Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, maastricht, Netherlands. pp.1889-1896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161246v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of liquid-liquid dispersion in a turbulent shear flow.</w:t>
+                <w:t xml:space="preserve">Experimental studies of turbulent Taylor-Couette flows: single phase and liquid-liquid dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Delfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Westerweel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference, June 25-28, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto, Portugal. pp.331</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Munich, Germany. pp.1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161197v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation globale de l'´ecoulement de von Karman turbulent : caractérisation et seuil d'apparition du phénomène en nombre de Reynolds.</w:t>
+                <w:t xml:space="preserve">Experimental studies of liquid-liquid dispersion in a turbulent shear flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Daviaud</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Westerweel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1</w:t>
+              <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference, June 25-28, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto, Portugal. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00191064v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bifurcation globale de l'´ecoulement de von Karman turbulent : caractérisation et seuil d'apparition du phénomène en nombre de Reynolds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiffaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collision de bifurcations globalement sous-critiques dans un ecoulement de von Karman fortement turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Colloque sur le chaos temporel et le chaos spatio-temporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Rouen, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00191055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12752,476 +12964,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low tip-speed ratio design of horizontal-axis wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Runacres; David Wood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Small Wind Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.93-126, 2025, 9781837249923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBPO267E_ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated design of high-solidity micro-scale counter-rotating wind turbines at extreme close spacing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of two physical mechanisms influencing the cloud cavitation shedding dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578671v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of two physical mechanisms influencing the cloud cavitation shedding dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+                <w:t xml:space="preserve">Measurement of flow field and local heat transfer distribution on a scraped heat exchanger crystalliser surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13231,143 +13355,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of an horizontal air / water separator deflector with low volume fraction of air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Atim-Kokondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13377,100 +13501,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations globales hydrodynamiques et magnetohydrodynamiques dans un ecoulement de von Karman turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Polytechnique X, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13480,105 +13604,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'écoulements internes turbulents monophasiques et multiphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00915643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13725,51 +13849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait Chikh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Ragueb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955709v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kulak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lipian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Olasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.10.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597592v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourhis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110745" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2023.132218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182786v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dobrev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110504" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Huebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchable-Nan Djaname" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Specklin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125313" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Solis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9120143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Zaresharif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kinahan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan M. C. Delaure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim Abed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Danlos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paridaens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052506" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Magne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2020031533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178972v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barast" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097924" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahan Kuruneru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9282-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610997v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarraf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611013v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.04.022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361073v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650916688120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176675v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sarraf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Nouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063757v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765996v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Elie Mehal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707329v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zaaraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631562v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713761v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007756" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705797v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007591" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Rati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609136v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3648035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507786v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198644v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Delfos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Westerweel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392773" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Derksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Witkamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118719v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Gerbeth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.02.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003337v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130745" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.164501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mammeri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Azzam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.236" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbol Keza Bongdap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1561/1/012016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vucemilovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;ne Kouidri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pora" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gentis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bakir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pora" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ait-Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763339v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182828v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Dinh Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182824v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azzam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654674v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2016-65420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Younsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hutchinson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khelladi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarraf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Labib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelladi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik, Azzam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delepierre-Massue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806763v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813093v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707388v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-H&#233;lie Mehal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575082v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489926v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Kim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30723" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505858v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30623" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehal Mehal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375857v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193852v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abi Chebel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161246v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161197v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426193v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO267E_ch5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578671v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376150v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Atim-Kokondji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011016v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578671v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19081900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait Chikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Ragueb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955709v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gentis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kulak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lipian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Olasek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.10.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2023.132218" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourhis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597592v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182786v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dobrev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Huebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchable-Nan Djaname" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Specklin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Zaresharif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kinahan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan M. C. Delaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Solis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9120143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim Abed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Danlos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paridaens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2020031533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178972v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611013v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.04.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahan Kuruneru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9282-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610997v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarraf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650916688120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176675v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sarraf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Nouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765996v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Elie Mehal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631562v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707329v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zaaraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713761v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007756" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705797v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Rati&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.024503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609136v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3648035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507786v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198644v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Delfos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Westerweel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodriguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Derksen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Witkamp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.034" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118719v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Gerbeth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.02.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003337v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130745" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.164501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vucemilovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;ne Kouidri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbol Keza Bongdap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1561/1/012016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mammeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Azzam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.236" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ait-Ali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763339v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gentis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bakir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238250v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Dinh Dang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azzam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654674v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch80" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2016-65420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Younsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hutchinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khelladi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarraf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Labib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelladi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik, Azzam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967914v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delepierre-Massue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806763v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807481v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813093v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-H&#233;lie Mehal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574879v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575082v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30723" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehal Mehal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453101v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abi Chebel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193852v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161246v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161197v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO267E_ch5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376150v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Atim-Kokondji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011016v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>