--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -719,299 +719,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the effects of the Reynolds number on the performance and near wake of a wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+                <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2023.132218⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602306v1</w:t>
+                <w:t xml:space="preserve">hal-04042256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effects of the Reynolds number on the performance and near wake of a wind turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bourhis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.63-70. </w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.231-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.03.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2023.132218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04042256v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of blade solidity on micro-scale and low tip-speed ratio wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative design method and experimental investigation of a small-scale and very low-tip speed ratio wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1322,51 +1322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and flow characteristics of the optimum rotors of Betz, Joukowsky and Glauert at low tip-speed ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,356 +1420,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for Special Issue: New Advances of Cavitation Instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of a Novel Twin-Impeller Centrifugal Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11125313⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation9120143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602761v1</w:t>
+                <w:t xml:space="preserve">hal-03512226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation control using passive flow control techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for Special Issue: New Advances of Cavitation Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan M. C. Delaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.121301. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0071781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11125313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513074v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a Novel Twin-Impeller Centrifugal Compressor</w:t>
+                <w:t xml:space="preserve">Cavitation control using passive flow control techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Thang Nguyen</w:t>
+                <w:t xml:space="preserve">Mahshid Zaresharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Danlos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Deligant</w:t>
+                <w:t xml:space="preserve">David J. Kinahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moises Solis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan M. C. Delaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.143. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.121301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computation9120143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0071781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512226v1</w:t>
+                <w:t xml:space="preserve">hal-03513074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Aerodynamics of a Hollow-Blade Axial Flow Fan by Controlling the Leakage Flow Rate by Air Injection at the Rotating Shroud</w:t>
               </w:r>
@@ -1794,64 +1794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
@@ -2036,51 +2036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Attached Cavitation at Very Low Reynolds Numbers From Partial to Super-Cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of an actively controlled automotive cooling fan using steady air injection in the leakage gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231, pp.59. </w:t>
@@ -3133,187 +3133,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Reynolds number and forcing type in a turbulent von Karman flow</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/6/063037⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990730v1</w:t>
+                <w:t xml:space="preserve">hal-01004372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,191 +3302,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (3), pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'écoulement et de l'interaction entre deux rotors contrarotatifs subsoniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Reynolds number and forcing type in a turbulent von Karman flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussain Nouri</w:t>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Bakir</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (3), pp.16-26. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), pp.063037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/6/063037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004372v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the cavitating instability on a grooved Venturi profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Elie Mehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation regime detection through Proper Orthogonal Decomposition: dynamics analysis of the sheet cavity on a grooved convergent-divergent nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,173 +3709,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Forcing-Dependent Steady States in a Turbulent Swirling Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">High Accuracy Volume Flow Rate Measurement Using Vortex Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Daviaud</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Margnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.234502⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.138-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773512v3</w:t>
+                <w:t xml:space="preserve">hal-00707329v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hydraulic transport of large particles in horizontal pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3884,259 +3871,272 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Accuracy Volume Flow Rate Measurement Using Vortex Counting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zaaraoui</w:t>
+                <w:t xml:space="preserve">Evidence for Forcing-Dependent Steady States in a Turbulent Swirling Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.138-144. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.234502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.234502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707329v4</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773512v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the instationary flow between two ducted Counter-rotating rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,51 +4209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Experimental Validation of a Ducted Counter-rotating Axial-flow Fans System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134, pp.104504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,64 +4352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic alpha Tensors and Dynamo Mechanisms in a von Karman Swirling Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arthur Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4573,51 +4573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of blade thickness effects on the global and local performances of a Controlled Vortex Designed axial-flow fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,51 +4833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.035108. </w:t>
@@ -5217,51 +5217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 601, pp.339-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (7), pp.689-701. </w:t>
@@ -6128,77 +6128,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.124502-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,77 +6362,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability and memory effect in a highly turbulent flow: experimental evidence for a global bifurcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.164501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6606,103 +6606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Effect of Small Off-Surface Vortex Generator on the Aerodynamic Performance of NACA0012 at Low Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computational Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Antalya, Turkey. pp.13-23, </w:t>
@@ -6734,537 +6734,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
+                <w:t xml:space="preserve">Experimental Study of Axial Fan Performances Operating In Constrained Environment: Application of Axial and Combined Axial-Radial Blockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Londres, United Kingdom. pp.236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/ffhmt25.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125525v1</w:t>
+                <w:t xml:space="preserve">hal-05149837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dissolved CO2 on the Hydraulic Performance of a Centrifugal Pump with Inducer under Cavitating Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Gentis</w:t>
+                <w:t xml:space="preserve">Aerodynamic Performance and Wake Validation of Micro Wind Turbines Using CFD and SPIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAHR Meeting of the WorkGroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1561/1/012016⟩</w:t>
+              <w:t xml:space="preserve">Wake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Visby, Sweden. pp.012032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3016/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398076v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Axial Fan Performances Operating In Constrained Environment: Application of Axial and Combined Axial-Radial Blockage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Azzam</w:t>
+                <w:t xml:space="preserve">Effect of Dissolved CO2 on the Hydraulic Performance of a Centrifugal Pump with Inducer under Cavitating Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanbol Keza Bongdap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11159/ffhmt25.236⟩</w:t>
+              <w:t xml:space="preserve">10th IAHR Meeting of the WorkGroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Brno (Rép. Tchèque), Czech Republic. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1561/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149837v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Performance and Wake Validation of Micro Wind Turbines Using CFD and SPIV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
+                <w:t xml:space="preserve">Experimental study of the influence of the channel geometry of regenerative pumps on their internal flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vucemilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïne Kouidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wake Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3016/1/012032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05097306v1</w:t>
+                <w:t xml:space="preserve">hal-05125525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of flow field behind a bluff body controlled by an oscillating upstream micro-rod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Metz, France</w:t>
@@ -7470,51 +7470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Tunnel Experimental Study of the Effects of Blade Number on the Performance and Starting Behavior of a Low Tip-speed Ratio and Micro-Scale Wind Turbine at Fixed Blade Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of the Reynolds number on the performance of a micro-scale and low tip-speed ratio wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,325 +7917,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Analysis to explain the Operating Range Extension observed during Operation in Corotation Mode of a Twin-impeller Centrifugal Compressor Stage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Effects of some settings of rotational-molding process on the aeromechanical performance of an axial fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Dinh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102011⟩</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, (online), France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182824v1</w:t>
+                <w:t xml:space="preserve">hal-03238250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of some settings of rotational-molding process on the aeromechanical performance of an axial fan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">CFD Analysis to explain the Operating Range Extension observed during Operation in Corotation Mode of a Twin-impeller Centrifugal Compressor Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, (online), France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1909/1/012024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202132102011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238250v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assesment of a small-scale and very low tip-speed-ratio wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8308,103 +8308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study on the Effect of an Off-Surface Micro-Rod Vortex Generator Placed Upstream NACA0012 Aerofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on Computational Heat, Mass and Momentum Transfer (ICCHMT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. pp.1-6, </w:t>
@@ -8442,51 +8442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Parietal Pressure Distribution on NACA-0012 Wing Controlled by Micro-cylindrical Rod Arranged in Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
@@ -8580,51 +8580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a centrifugal compressor with two successive and counter-rotating impellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,64 +8740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computational Heat Mass and Momentum Transfer (ICCHMT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris (on line), France</w:t>
@@ -8839,51 +8839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attached cavitation in a laminar separation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9072,51 +9072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation dans un bulbe de décollement laminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,51 +9206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Cavitation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9284,51 +9284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of active control by steady air injection in the tip clearance gap of an axial fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,51 +9336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Honolulu, United States. </w:t>
@@ -9457,51 +9457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9798,51 +9798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of the leakage flow by air injection into the rotational shroud or the fixed carter of an axial fan composed of hollow blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Paridaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,51 +10126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petar Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,51 +10251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD study of aerated cavitation in a venturi nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10907,77 +10907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des gains de performances et de capacité d'aspiration apportés par un étage axial contra-rotatif par rapport à une pompe mono-rotor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11110,51 +11110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,51 +11218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATIONS ON THE DESIGN OF A DUCTED COUNTER-ROTATING AXIAL FLOW FANS SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11421,51 +11421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATIONS ON THE DESIGN OF A DUCTED COUNTER-ROTATING AXIAL FLOW FANS SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,299 +11523,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the flow inside a configuration including an axial pump and a tubular exchanger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Aerodynamics/Aeroacoustics of an Axial-Flow Fan: Experimental Validation of a LES/LPCE/Brinkman Penalization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussain Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels, FEDSM2010-ICNMM2010.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.AIAA 2010-3869</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505772v1</w:t>
+                <w:t xml:space="preserve">hal-00489926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Aerodynamics/Aeroacoustics of an Axial-Flow Fan: Experimental Validation of a LES/LPCE/Brinkman Penalization Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the flow inside a configuration including an axial pump and a tubular exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels, FEDSM2010-ICNMM2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. pp.FEDSM-ICNMM2010-30723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489926v1</w:t>
+                <w:t xml:space="preserve">hal-00505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of blade rigidity effects on the global and the local performances of a thick blades axial-flow fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11888,51 +11888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of passive control study of the cavitation instability on a venturi profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mehal Mehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussain Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12193,381 +12193,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging method for interface rheological characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+                <w:t xml:space="preserve">Measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.1845-1852</w:t>
+              <w:t xml:space="preserve">5th European Thermal-Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, eindhoven, Netherlands. pp.hex_2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288844v1</w:t>
+                <w:t xml:space="preserve">hal-00193852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer</w:t>
+                <w:t xml:space="preserve">Computational fluid dynamics and measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Delfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Witkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Thermal-Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, eindhoven, Netherlands. pp.hex_2</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Symposium on Industrial Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, maastricht, Netherlands. pp.1889-1896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193852v3</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics and measurement of flow field and wall temperature distribution in a scraped heat exchanger crystallizer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rodriguez</w:t>
+                <w:t xml:space="preserve">Imaging method for interface rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Abi Chebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Symposium on Industrial Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, maastricht, Netherlands. pp.1889-1896</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.1845-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278392v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of turbulent Taylor-Couette flows: single phase and liquid-liquid dispersions</w:t>
               </w:r>
@@ -12877,51 +12877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiffaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Colloque sur le chaos temporel et le chaos spatio-temporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Rouen, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13004,51 +13004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Runacres; David Wood. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Small Wind Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.93-126, 2025, 9781837249923. </w:t>
@@ -13170,51 +13170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13849,51 +13849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578671v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19081900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait Chikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Ragueb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955709v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gentis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kulak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lipian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Olasek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.10.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2023.132218" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourhis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597592v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182786v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dobrev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Huebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchable-Nan Djaname" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Specklin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Zaresharif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kinahan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan M. C. Delaure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Solis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9120143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim Abed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Danlos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paridaens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2020031533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178972v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611013v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.04.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahan Kuruneru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9282-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610997v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarraf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650916688120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176675v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sarraf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Nouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765996v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Elie Mehal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631562v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707329v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zaaraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713761v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007756" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705797v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Rati&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.024503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609136v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3648035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507786v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198644v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Delfos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Westerweel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodriguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Derksen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Witkamp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.034" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118719v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Gerbeth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.02.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003337v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130745" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.164501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vucemilovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;ne Kouidri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398076v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbol Keza Bongdap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1561/1/012016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mammeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Azzam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.236" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097306v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ait-Ali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763339v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gentis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bakir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238250v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Dinh Dang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azzam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654674v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch80" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2016-65420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Younsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hutchinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khelladi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarraf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Labib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelladi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik, Azzam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967914v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delepierre-Massue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806763v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807481v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813093v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-H&#233;lie Mehal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574879v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575082v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505772v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30723" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehal Mehal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453101v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abi Chebel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193852v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161246v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161197v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO267E_ch5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376150v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Atim-Kokondji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011016v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578671v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19081900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait Chikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Ragueb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Hachemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955709v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gentis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kulak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lipian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Olasek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.10.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2023.132218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597592v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182786v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dobrev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Huebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchable-Nan Djaname" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Specklin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.141" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755956v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0107962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Danlos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Solis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation9120143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125313" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Zaresharif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Kinahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan M. C. Delaure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070877" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thang Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim Abed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Danlos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paridaens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2020031533" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178972v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611013v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sodjavi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.04.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahan Kuruneru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9282-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610997v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarraf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650916688120" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176675v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sarraf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Nouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765996v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Elie Mehal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutier-Delgosha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2014.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707329v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zaaraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Margnat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.06.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631562v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713761v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007756" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705797v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Rati&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.024503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609136v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3648035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507786v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.01.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198644v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Delfos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Westerweel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3392773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chiffaudel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodriguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Derksen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Witkamp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.01.034" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991996" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D6CE719F7B71C587D657B92E7F7B0BD152173A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118719v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.074502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2008.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B57L6VCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.044502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/59001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravelet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monchaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berhanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiffaudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.074501" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtian Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Gerbeth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.02.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163811v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.124502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003337v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;orat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130745" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.164501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vucemilovic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;ne Kouidri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larabi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mammeri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Azzam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.236" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanbol Keza Bongdap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1561/1/012016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ait-Ali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763339v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gentis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bakir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Dinh Dang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182824v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132102011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202132101011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azzam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1909/1/012023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602769v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654674v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.861851_ch80" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2016-65420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Younsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hutchinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tomov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khelladi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sarraf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Labib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khelladi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik, Azzam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967914v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delepierre-Massue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806763v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807481v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813093v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-H&#233;lie Mehal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574879v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575082v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoyeon Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505772v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30723" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30623" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mehal Mehal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453101v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193852v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288844v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Abi Chebel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161246v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161197v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO267E_ch5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376150v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Atim-Kokondji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00011016v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>