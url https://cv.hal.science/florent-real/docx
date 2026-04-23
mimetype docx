--- v0 (2026-03-09)
+++ v1 (2026-04-23)
@@ -1033,404 +1033,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
+                <w:t xml:space="preserve">Structural and thermodynamics properties of pure phase alkanes, monoamides and alkane/monoamide mixtures with an ab initio based force-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 363, pp.119797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768316v1</w:t>
+                <w:t xml:space="preserve">hal-03481112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular scale investigation of organic/inorganic ion selectivity at the air–liquid interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
+                <w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Toubin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00394⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.26180-26189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726342v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermodynamics properties of pure phase alkanes, monoamides and alkane/monoamide mixtures with an ab initio based force-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A molecular scale investigation of organic/inorganic ion selectivity at the air–liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Ozgurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Celine Toubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 363, pp.119797. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.1698-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481112v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl salts in finite aqueous environments at the fine particle marine aerosol scale</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), pp.1612-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t>
@@ -1808,282 +1808,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05363E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172988v1</w:t>
+                <w:t xml:space="preserve">hal-03116082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116082v1</w:t>
+                <w:t xml:space="preserve">hal-03172988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Property Relationships in Photoluminescent Bismuth Halide Organic Hybrid Materials</w:t>
               </w:r>
@@ -2463,64 +2463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of the tetravalent actinide series in aqueous phase from a microscopic simulation automated engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,261 +2955,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the description of solvent pairwise interactions using local solute/solvent three-body functions. The case of halides and cabroxylates in aqueous environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.25779⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987259v1</w:t>
+                <w:t xml:space="preserve">hal-02151801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Predictions of Volatile Plutonium Thermodynamic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the description of solvent pairwise interactions using local solute/solvent three-body functions. The case of halides and cabroxylates in aqueous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.14507-14521. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.1209-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.25779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151801v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion hydration free energies and water surface potential in water nano drops: The cluster pair approximation and the proton hydration Gibbs free energy in solution</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mautner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Šulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (24), pp.244312. </w:t>
@@ -3700,291 +3700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Boguslawski</w:t>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Tecmer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435717v1</w:t>
+                <w:t xml:space="preserve">hal-01579459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic ion association in aqueous phase and ab initio -based force fields: The case of carboxylate/ammonium salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Multi-Reference Nature of Plutonium Oxides: PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, PuO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Boguslawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Houriez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Paweł Tecmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Dupperouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.4317-4329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4997996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05429C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579459v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139, pp.114502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Trumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.10589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.15913. </w:t>
@@ -5274,200 +5274,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the universality of the long-/short-range separation in multiconfigurational density-functional theory. II. Investigating $f^0$ actinide species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephraim Eliav</w:t>
+                <w:t xml:space="preserve">Pernilla Wåhlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Wahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jørgen Aa Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.054107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3187032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410184v1</w:t>
+                <w:t xml:space="preserve">hal-01373289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio theoretical study of the electronic structure of UO2+ and [UO2(CO3)3]5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ruiperéz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,206 +5489,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.1420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp809108h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the universality of the long-/short-range separation in multiconfigurational density-functional theory. II. Investigating $f^0$ actinide species.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking Electronic Structure Calculations on the Bare UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ion: How Different are Single and Multireference Electron Correlation Methods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pernilla Wåhlin</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Wahlgren</w:t>
+                <w:t xml:space="preserve">Lucas Visscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jørgen Aa Jensen</w:t>
+                <w:t xml:space="preserve">Ephraim Eliav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131, pp.054107. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.12504---12511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3187032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp903758c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373289v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the ab initio embedded cluster method for luminescence properties of doped materials by taking into account long-range impurity induced distortions: the example of Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;:Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Wahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar Grenthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6105,51 +6105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Wahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6308,797 +6308,827 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational identification of uranyl peroxo-carbonate complexes in solution: insights from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O labeling and DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Polly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Floarea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coubronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538014v1</w:t>
+                <w:t xml:space="preserve">hal-05563668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Polly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490027v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Polly</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t>
+              <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537974v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Raposo-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael R. Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000861v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Robert Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090797v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t>
+                <w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Theory Frontiers in Actinide Science: Chemistry &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Los Alamos National Laboratory (LANL) – Center for Nonlinear Studies, Mar 2026, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218012v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7107,2893 +7137,2867 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’association CenTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090795v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cm(III) and Eu(III) complexation with aqueous phosphates: an experimental, thermodynamic, and ab initio study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">safeND 2025: The third BASE research symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011147v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and quantum chemical insights into the coordination chemistry of protactinium(V) in chloride media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+                <w:t xml:space="preserve">Cm(III) and Eu(III) complexation with aqueous phosphates: an experimental, thermodynamic, and ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jessat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huittinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">safeND 2025: The third BASE research symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949432v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+                <w:t xml:space="preserve">Experimental and quantum chemical insights into the coordination chemistry of protactinium(V) in chloride media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilken Aldair Misael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949430v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coordination Chemistry of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Aqueous Solutions: Challenges and Insights from Spectroscopy and Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Sanchez Marcos</w:t>
+                <w:t xml:space="preserve">Quantum‑Chemical Insights into Actinide Bonding and Spectroscopy: Volatility, 5f/6d Orbital Contributions, and Spectral Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">RCP2025 : Rencontres de Chimie Physique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000885v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Characterization and Theoretical Modelling of X-ray Absorption Spectra of Protactinium(V) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">Journées de l’association CenTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000871v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Actinide Electronic Structure with HERFD-XANES and Quantum Chemistry: From Uranyl to Protactinium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilken Aldair Misael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417599v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Halbert</w:t>
+                <w:t xml:space="preserve">The Coordination Chemistry of U&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; in Aqueous Solutions: Challenges and Insights from Spectroscopy and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Raposo-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t>
+              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740854v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and speciation of protactinium +IV – a theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexation of Protactinium(V) with Chlorides in aqueous solution: Thermodynamic and Structural Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">54èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417209v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Core and valence properties of heavy element species from relativistic (embedded) coupled cluster calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">ISTCP2024 - 11th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622626v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard E. Wilson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on f elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085802v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaaban Tamara</w:t>
+                <w:t xml:space="preserve">Chemistry and speciation of protactinium +IV – a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du GDR SciNEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Online, France</w:t>
+              <w:t xml:space="preserve">53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210673v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+                <w:t xml:space="preserve">Ground and excited state properties of heavy element systems from relativistic (embedded) coupled cluster calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on f elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027450v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IO radical yields from iodide oxidation by ozone on aqueous aerosol proxy surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+                <w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">11th international conference on f elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527388v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaaban Tamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Webinaire du GDR SciNEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630579v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of inorganic ligands on Pa&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and PaO&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; relative stabilities: A computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">11th international conference on f elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715129v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Yuan</w:t>
+                <w:t xml:space="preserve">IO radical yields from iodide oxidation by ozone on aqueous aerosol proxy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roose Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS-AnXAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817321v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONIOM QM/MM investigation of the iodide oxidation by ozone on particle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Toubin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514512v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Oher</w:t>
+                <w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures: a luminescence, thermodynamic, and ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huittinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jessat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466080v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630522v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures: a luminescence, thermodynamic, and ab initio study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jessat</w:t>
+                <w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630535v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t>
+              <w:t xml:space="preserve">ATAS-AnXAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701489v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ONIOM QM/MM investigation of the iodide oxidation by ozone on particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695090v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Yuan</w:t>
+                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">29th Rare Earth Research Conference (RERC29)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906568v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
+                <w:t xml:space="preserve">Exploring luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Oher</w:t>
@@ -10028,2299 +10032,2303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinide revisited 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ATAS-AnXAS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630584v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of f-element complexes by TRLFS and ab initio method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdA-2021: 50èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145196v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christoph R. Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">REHE – 2020/2022 13th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132192v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear recycling process: the new extracting molecules bring new challenges for molecular modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2021: Scientific Meeting of the GdR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Actinide revisited 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472335v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Halbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">JdA-2021: 50èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434413v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic structure of actinide systems from relativistic correlated and quantum embedding approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Visscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph R. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Topical meeting on Condensed-Matter Chemistry on Actinides: The Kumatori meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964828v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD Investigation of the organic/inorganic ions selectivity at the air-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear recycling process: the new extracting molecules bring new challenges for molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozge Ozgurel</w:t>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">SolvATE2021: Scientific Meeting of the GdR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019154v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">MD Investigation of the organic/inorganic ions selectivity at the air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Ozgurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique IRePSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003208v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Saab</w:t>
+                <w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Asamoah Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459463v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined ab initio and time-resolved laser-induced fluorescence study of uranium-ligand interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+                <w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Halbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Première réunion générale du GDR NBODY : Problème Quantique à N Corps en Chimie et Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984085v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Journée scientifique IRePSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460075v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Halbert</w:t>
+                <w:t xml:space="preserve">A combined ab initio and time-resolved laser-induced fluorescence study of uranium-ligand interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t>
+              <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157296v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing thermal scattering law for light water at 600 k using vesta 2.2.0 depletion calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Leal</w:t>
+                <w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463773v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Theory Frontiers in Actinide Sciences: Chemistry and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020843v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic equation of motion coupled cluster based on four-compoment Hamiltonians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouchafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ISTCP 2019 - 10th Triennial Congress of the International Society for Theoretical Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305367v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation réaliste de la spectroscopie électronique du Pa(IV) en solution aqueuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142438v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl complexes by TRLFS and ab initio methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Oher</w:t>
+                <w:t xml:space="preserve">Testing thermal scattering law for light water at 600 k using vesta 2.2.0 depletion calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichou Raphaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t>
+              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084017v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">COLLOQUE MÉTALLO-MIX -- Les éléments métalliques : un trait d’union entre les sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS MITI, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486854v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation réaliste de la spectroscopie électronique du Pa(IV) en solution aqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980637v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of Plutonium complexes with monoamides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
+                <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl complexes by TRLFS and ab initio methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Computational Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">49èmes Journées des Actinides (JdA-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145191v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t>
+                <w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouchafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avijit Shee</w:t>
@@ -12334,3647 +12342,4014 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790489v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum and classical approaches to probe the structural, dynamical and hydration properties of tetravalent actinide elements</w:t>
+                <w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peláez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">255th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742367v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of Plutonium complexes with monoamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la solvatation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Computational Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315753v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum and classical approaches to probe the structural, dynamical and hydration properties of tetravalent actinide elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">255th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961202v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+                <w:t xml:space="preserve">Predicting solvent effects on the photoelectron spectra of halide ions with WFT-in-DFT embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouchafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avijit Shee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Knecht</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802451v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermal scattering law for light water based on new time-of-flight measurements at the Institute Laue-Langevin (ILL)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouchafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYTRA4 - The 4th International Conference on Physics and Technology of Reactors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Journée de la solvatation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377307v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the properties of the tetravalent actinide series in aqueous phase from atomistic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
+                <w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790490v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Radiochimie théorique » : Calculs de chimie quantique et analyses de liaisons chimiques d’intérêt en radiochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">Investigation of thermodynamics properties of gaseous plutonium oxides through a deep dive into electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Knecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Strasbourg satellite meeting to the 16th ICQC: Strong correlation in electronic structure theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805026v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+                <w:t xml:space="preserve">Evaluation of thermal scattering law for light water based on new time-of-flight measurements at the Institute Laue-Langevin (ILL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">PHYTRA4 - The 4th International Conference on Physics and Technology of Reactors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525288v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+                <w:t xml:space="preserve">« Radiochimie théorique » : Calculs de chimie quantique et analyses de liaisons chimiques d’intérêt en radiochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546526v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical prediction of standard formation enthalpies of uranyl nitrates and its degradation products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Saab</w:t>
+                <w:t xml:space="preserve">Probing the properties of the tetravalent actinide series in aqueous phase from atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 47èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Low Temperature and Structure Research, Polish Academy of Sciences, Wrocław, Poland, Mar 2017, Karpacz, Poland</w:t>
+              <w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486181v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent molecular model to predict the behaviors of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
+                <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">AVS 64th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486658v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+                <w:t xml:space="preserve">Quantum chemical prediction of standard formation enthalpies of uranyl nitrates and its degradation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Šulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 64th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tampa, Florida, United States</w:t>
+              <w:t xml:space="preserve">The 47èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Low Temperature and Structure Research, Polish Academy of Sciences, Wrocław, Poland, Mar 2017, Karpacz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961175v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+                <w:t xml:space="preserve">A consistent molecular model to predict the behaviors of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536232v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of double differential cross-section of light water at high temperature and pressure to generate S(α,β)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes multi-références relativistes pour analyser les propriétés des systèmes fortement corrélés: oxydes de plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ND2016 International Conference on Nuclear Data for Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461324v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
+                <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">REHE-2017, 12th International Conference on Relativistic Effects in Heavy-Element Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536233v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the structure and the excited state dynamics of the aqueous cerium(III) ion by combined experimental and theoretical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of strongly correlated systems: Plutonium oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patric Lindqvist-Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t>
+              <w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265064v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
+                <w:t xml:space="preserve">Measurement of double differential cross-section of light water at high temperature and pressure to generate S(α,β)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haeck Wim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhi Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Calzavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ND2016 International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OECD Nuclear Energy Agency, Sep 2016, Bruges, Belgium. pp.13006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714613006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472513v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: A relativistic and multiconfigurational wave function theory study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Seattle, United States</w:t>
+              <w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01361872v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nidhu L Banik</w:t>
+                <w:t xml:space="preserve">Relativistic correlated calculations of the thermodynamics properties of gaseous plutonium oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t>
+              <w:t xml:space="preserve">Quatrième réunion annuelle du GDR ThéMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PhLAM, UMR 8523 CNRS, Université de Lille, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265058v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Hydration-induced ground-state change of AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: A relativistic and multiconfigurational wave function theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">TACC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265055v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01361872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Hydration of Thorium(IV) With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Unraveling the structure and the excited state dynamics of the aqueous cerium(III) ion by combined experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Janicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Lindqvist-Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">249th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218785v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">First structural characterization of Pa(IV) in aqueous solution and quantum chemical investigations of the tetravalent actinides up to Bk(IV): the evidence of a curium break</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhu L Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Mohamed Belmecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">46èmes Journées des Actinides (46th JdA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Alpes d'Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218767v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessing Properties of Large Actinide systems with Frozen-Density Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Pacifichem, The International Chemical Congress of Pacific Basin Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Hydration of the Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ion With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Revealing the Hydration of Thorium(IV) With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Jin Yu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS workshop: Combining Experiments and Theory in f-Element Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lynne Soderholm, May 2013, Argonne, United States</w:t>
+              <w:t xml:space="preserve">249th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077526v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Renault</w:t>
+                <w:t xml:space="preserve">The role of spin-orbit coupling on the chemical bonding in At&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: analysis via effective bond orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">WATOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01159740v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate many-body force-fields for radionuclides macroscopic modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahra Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modélisation multi-échelle - Applications aux procédés physico-chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd edition of the Nuclear Technologies for Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077529v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01159745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the Hydration of the Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ion With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Jin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinides 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">APS workshop: Combining Experiments and Theory in f-Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lynne Soderholm, May 2013, Argonne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653966v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Trumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Actinides 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077528v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Accurate many-body force-fields for radionuclides macroscopic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucas Visscher</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Modélisation multi-échelle - Applications aux procédés physico-chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961018v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sabatié-Gogova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassal Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop on Innovative Personalized Radioimmunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01159740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecules in condensed phase, the ab initio way: using embedding methods to calculate local properties of large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph R Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Visscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du GDR2758 ``Agrégation, fragmentation et thermodynamique de systèmes moléculaires complexes isolés''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy and photochemistry of uranyl(VI).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Wahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar Grenthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Engineering 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chania, Greece. pp.979-983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16121,51 +16496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Ozgurel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Failali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huittinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jessat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Starke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05363E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Ayscue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Bertke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karah E. Knope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00125b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04912F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa K. Adcock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee Ayscue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Breuer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe P. Verwiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Marwitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02360d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25779" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Janicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trumm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGN2CZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678294" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108061s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ruiper&#233;z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danilo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809108h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla W&#229;hlin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ordej&#243;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8026407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6NJPW7B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Flament" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Noiret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00128-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GP85L5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011147v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Pappalardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaaban Tamara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527388v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630535v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichou Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084017v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265064v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265058v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218785v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suntharalingam Skanthakumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Jin Yu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077529v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158907v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Failali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Ozgurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huittinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jessat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Starke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05363E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Ayscue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Bertke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karah E. Knope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00125b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04912F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa K. Adcock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee Ayscue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Breuer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe P. Verwiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Marwitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02360d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Janicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trumm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGN2CZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678294" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108061s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla W&#229;hlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ruiper&#233;z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danilo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809108h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ordej&#243;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8026407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6NJPW7B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Flament" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Noiret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00128-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GP85L5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Pappalardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaaban Tamara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630535v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichou Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145191v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486181v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486658v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265058v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suntharalingam Skanthakumar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Jin Yu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653966v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077529v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>