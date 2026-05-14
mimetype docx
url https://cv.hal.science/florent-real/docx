--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1033,404 +1033,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermodynamics properties of pure phase alkanes, monoamides and alkane/monoamide mixtures with an ab initio based force-field model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119797⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.26180-26189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481112v1</w:t>
+                <w:t xml:space="preserve">hal-03768316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometries, interaction energies and bonding in [Po(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; and [PoCl&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-n&amp;lt;/sup&amp;gt; complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
+                <w:t xml:space="preserve">A molecular scale investigation of organic/inorganic ion selectivity at the air–liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Ozgurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Toubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp04001h⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.1698-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768316v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular scale investigation of organic/inorganic ion selectivity at the air–liquid interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and thermodynamics properties of pure phase alkanes, monoamides and alkane/monoamide mixtures with an ab initio based force-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Masella</w:t>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Toubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.1698-1716. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 363, pp.119797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.119797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726342v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl salts in finite aqueous environments at the fine particle marine aerosol scale</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), pp.1612-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (2), pp.890-901. </w:t>
@@ -1808,282 +1808,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116082v1</w:t>
+                <w:t xml:space="preserve">hal-03172988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radiochimie théorique comme composante essentielle de la radiochimie moléculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.2229-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05363E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172988v1</w:t>
+                <w:t xml:space="preserve">hal-03116082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Property Relationships in Photoluminescent Bismuth Halide Organic Hybrid Materials</w:t>
               </w:r>
@@ -2327,274 +2327,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-Sulfur Bond Strength in Methanesulfinate and Benzenesulfinate Ligands Directs Decomposition of Np(V) and Pu(V) Coordination Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of the tetravalent actinide series in aqueous phase from a microscopic simulation automated engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt00125b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.2343-2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04912F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486581v1</w:t>
+                <w:t xml:space="preserve">hal-02189107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the tetravalent actinide series in aqueous phase from a microscopic simulation automated engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-Sulfur Bond Strength in Methanesulfinate and Benzenesulfinate Ligands Directs Decomposition of Np(V) and Pu(V) Coordination Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.2343-2350. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (10), pp.3293-3303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04912F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt00125b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189107v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the luminescence of [UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; (X=Cl, Br) complexes in organic phase using time-resolved laser-induced fluorescence spectroscopy and quantum chemical simulations</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.1209-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mautner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (17), pp.174504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meot-Ner (mautner)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147, pp.161720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4136,58 +4136,58 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139, pp.114502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Trumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4927,58 +4927,58 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.10589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansel Omar Guerrero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.15913. </w:t>
@@ -6342,652 +6342,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational identification of uranyl peroxo-carbonate complexes in solution: insights from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O labeling and DFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Margate</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
+                <w:t xml:space="preserve">Robert Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563668v1</w:t>
+                <w:t xml:space="preserve">hal-05562274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Coordination and Electronic Structure of Protactinium(V) by High-Resolution X-ray Spectroscopy and Relativistic Quantum Chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Polly</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
+              <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562274v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Quantum Chemical Insights into the Coordination Chemistry of Protactinium(V) in Chloride Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Le Naour</w:t>
+                <w:t xml:space="preserve">Vibrational identification of uranyl peroxo-carbonate complexes in solution: insights from &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O labeling and DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Floarea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coubronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490027v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrique Sanchez Marcos</w:t>
+                <w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562275v1</w:t>
+                <w:t xml:space="preserve">hal-05538014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure of Protactinium(V) and Uranyl Complexes from High-Resolution X-ray Spectroscopy and Relativistic Theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+                <w:t xml:space="preserve">Heavy elements spectroscopy in solution : the meeting of theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Zhutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Raposo-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael R. Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on f-Elements (ICfE-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Chemistry, The University of Manchester, Sep 2026, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Rencontres Rayonnement RadioChimie R3C2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538014v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive X-ray spectroscopy of actinide complexes: from HERFD-XANES to RIXS maps via relativistic quantum chemistry</w:t>
               </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Polly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9090,765 +9090,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Oher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630522v1</w:t>
+                <w:t xml:space="preserve">hal-03466080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures: a luminescence, thermodynamic, and ab initio study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jessat</w:t>
+                <w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Virot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630535v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating many-body and environment effects on luminescence and core spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Oher</w:t>
+                <w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NBODY GENERAL MEETING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ATAS-AnXAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466080v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la modélisation théorique à la radiochimie moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ONIOM QM/MM investigation of the iodide oxidation by ozone on particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2es Rencontres Rayonnement Radio-Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715129v1</w:t>
+                <w:t xml:space="preserve">hal-03514512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic correlated electronic structure and the calculation of accurate ground-state, core and valence properties of heavy element species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in relativistic electronic structure calculations of gas-phase reactivity and thermodynamics of actinide species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS-AnXAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817321v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONIOM QM/MM investigation of the iodide oxidation by ozone on particle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+                <w:t xml:space="preserve">Complexation of Cm(III) with aqueous phosphates at elevated temperatures: a luminescence, thermodynamic, and ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Huittinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jessat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Molecular Level Understanding of Atmospheric Aerosols (MUOAA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Plutonium Futures: The Science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514512v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring excited state potential energy profile and luminescence properties of uranyl-based complexes by TRLFS and ab initio method</w:t>
               </w:r>
@@ -10455,77 +10455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from quantum chemical calculations into inner and outer-sphere complexation of plutonium(IV) by monoamide and carbamide extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,77 +10697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear recycling process: the new extracting molecules bring new challenges for molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,273 +10812,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD Investigation of the organic/inorganic ions selectivity at the air-liquid interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Césaire Fotsing-Kwetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Asamoah Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019154v1</w:t>
+                <w:t xml:space="preserve">hal-02964828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular level modeling of aerosol particles: inputs and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">MD Investigation of the organic/inorganic ions selectivity at the air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozge Ozgurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Virtual Workshop on Molecular Simulations of Atmospheric Systems, Virtual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SolvATE2020: Scientific Meeting of the GdR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964828v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic equation of motion coupled cluster theory</w:t>
               </w:r>
@@ -11185,90 +11185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020 et les premiers pas du « Cluster de recherche » OVERSEE (mOdélisation innoVante dEs aéRoSols dE radionucléidEs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique IRePSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
@@ -11757,243 +11757,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing thermal scattering law for light water at 600 k using vesta 2.2.0 depletion calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichou Raphaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020843v1</w:t>
+                <w:t xml:space="preserve">hal-02463773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing thermal scattering law for light water at 600 k using vesta 2.2.0 depletion calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Leal</w:t>
+                <w:t xml:space="preserve">Modélisation moléculaire pour les radioéléments de la phase gazeuse à la phase solvatée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on Nuclear Criticality Safety, ICNC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463773v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des Radioéléments par Modélisation Moléculaire</w:t>
               </w:r>
@@ -12087,64 +12087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation réaliste de la spectroscopie électronique du Pa(IV) en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12284,329 +12284,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peláez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980637v1</w:t>
+                <w:t xml:space="preserve">hal-02486854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision lilloise de la modélisation moléculaire de systèmes complexes environnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the dynamic and thermodynamic properties of halides through molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouchafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avijit Shee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Severo Pereira Gomes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Prospectives 2019 : "Modélisations multi-échelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">257th American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Jan 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486854v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of Plutonium complexes with monoamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Failali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12670,64 +12670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum and classical approaches to probe the structural, dynamical and hydration properties of tetravalent actinide elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13240,64 +13240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of thermal scattering law for light water based on new time-of-flight measurements at the Institute Laue-Langevin (ILL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13355,243 +13355,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Radiochimie théorique » : Calculs de chimie quantique et analyses de liaisons chimiques d’intérêt en radiochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Maurice</w:t>
+                <w:t xml:space="preserve">Probing the properties of the tetravalent actinide series in aqueous phase from atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805026v1</w:t>
+                <w:t xml:space="preserve">hal-01790490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the properties of the tetravalent actinide series in aqueous phase from atomistic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
+                <w:t xml:space="preserve">« Radiochimie théorique » : Calculs de chimie quantique et analyses de liaisons chimiques d’intérêt en radiochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Réal</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1res Journées Scientifiques du GDR 2035 SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790490v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining DMRG with standard relativistic multireference methods to probe the properties of plutonium oxide molecules</w:t>
               </w:r>
@@ -13823,64 +13823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent molecular model to predict the behaviors of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14294,64 +14294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of double differential cross-section of light water at high temperature and pressure to generate S(α,β)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haeck Wim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14428,90 +14428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent molecular model to predict the behavior of early tetravalent actinides in aqueous solution: from thorium to plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS17 "Journées Théorie, Modélisation et Simulation 2017"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15136,51 +15136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suntharalingam Skanthakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15293,51 +15293,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATOC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -15498,51 +15498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Hydration of the Cm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Ion With Combined Techniques Involving EXAFS, HEXS and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15604,269 +15604,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate many-body force-fields for radionuclides macroscopic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Trumm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinides 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Modélisation multi-échelle - Applications aux procédés physico-chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653966v1</w:t>
+                <w:t xml:space="preserve">hal-01077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate many-body force-fields for radionuclides macroscopic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to build accurate macroscopic modesls of actinide ions in aqueous solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Trumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Trumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modélisation multi-échelle - Applications aux procédés physico-chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Actinides 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077529v1</w:t>
+                <w:t xml:space="preserve">hal-01653966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Astatine chemistry in solution</w:t>
               </w:r>
@@ -16003,51 +16003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16496,51 +16496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Failali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119797" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Ozgurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huittinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jessat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Starke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05363E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Ayscue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Bertke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karah E. Knope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00125b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04912F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa K. Adcock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee Ayscue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Breuer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe P. Verwiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Marwitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02360d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Janicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trumm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGN2CZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678294" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108061s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla W&#229;hlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ruiper&#233;z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danilo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809108h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ordej&#243;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8026407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6NJPW7B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Flament" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Noiret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00128-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GP85L5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Pappalardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaaban Tamara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630535v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichou Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145191v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486181v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486658v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265058v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suntharalingam Skanthakumar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Jin Yu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653966v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077529v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Shaaban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Oher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202518403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Raposo-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Marcos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329412v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC04522J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Zhutova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP03317A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Andreychuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Vidjayacoumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Price" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kervazo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Peeples" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04302E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04001h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Ozgurel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Toubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Failali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Huittinen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jessat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Starke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05363E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Ayscue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery A. Bertke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karah E. Knope" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vercouter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01986" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04912F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00125b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa K. Adcock" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lee Ayscue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia M. Breuer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe P. Verwiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Marwitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt02360d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mautner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Lindqvist-Reis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Janicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouchafra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Shee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.266001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ulka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meot-Ner (mautner)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997996" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Boguslawski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tecmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupperouzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05429C" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05028J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu Lal Banik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Mohamed Belmecheri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schimmelpfennig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03560k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05684a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Severo Pereira Gomes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55294B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trumm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGN2CZM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahra Ayed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406803e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansel Omar Guerrero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678294" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108061s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla W&#229;hlin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wahlgren" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#248;rgen Aa Jensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ruiper&#233;z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danilo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809108h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Visscher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Eliav" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903758c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ordej&#243;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259048" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se R Huet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B817361C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M49JNG9R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Grenthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8026407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6NJPW7B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Flament" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Noiret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00128-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GP85L5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Polly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Floarea" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coubronne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538014v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. Pappalardo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Aubert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218012v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949430v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilken Aldair Misael" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000885v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Pappalardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000871v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Halbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Wilson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaaban Tamara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ammann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roose Antoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Santis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817321v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514512v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R. Jacob" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire Fotsing-Kwetche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Asamoah Opoku" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984085v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459463v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichou Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pel&#225;ez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145191v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802451v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knecht" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805026v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961175v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486181v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486658v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546526v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536233v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01361872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;al" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265058v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhu L Banik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218785v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suntharalingam Skanthakumar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Jin Yu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077529v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653966v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159740v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassal Fadel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayed" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Jacob" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158907v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>