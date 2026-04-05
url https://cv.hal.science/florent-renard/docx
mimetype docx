--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -684,252 +684,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : numéro thématique ‘Climat urbain’</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial distribution and differences of stroke occurrence in the Rhone department of France (STROKE 69 cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202017001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67011-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171154v1</w:t>
+                <w:t xml:space="preserve">hal-02873619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and differences of stroke occurrence in the Rhone department of France (STROKE 69 cohort)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : numéro thématique ‘Climat urbain’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67011-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/climat/202017001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873619v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du microclimat urbain lyonnais par l’intégration de prédicteurs complémentaires à différentes échelles dans des modèles de régression</w:t>
               </w:r>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to treatment among persons with hemophilia: A spatial analysis assessment in the Rhone-Alpes region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,77 +1365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical modeling of spatial accessibility in the management of stroke in the Rhône department (France) and comparison with measured data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,278 +1493,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Satellite-Derived Data as Spatial Predictors in Multiple Regression Models to Enhance the Knowledge of Air Temperature Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Effect of Urban Redevelopment on Surface Urban Heat Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Fitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hadjiosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci3040101⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572861v1</w:t>
+                <w:t xml:space="preserve">halshs-02126030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Effect of Urban Redevelopment on Surface Urban Heat Islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Satellite-Derived Data as Spatial Predictors in Multiple Regression Models to Enhance the Knowledge of Air Temperature Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.299. </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11030299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02126030v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the potential geographic accessibility from call to definitive care for patient with acute stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,369 +2108,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood risk management centred on clusters of territorial vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur les apports du géographe dans l'observation des effets du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19475705.2016.1250111⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126024v1</w:t>
+                <w:t xml:space="preserve">hal-01389600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préfiguration d'une structure pluridisciplinaire de recherche-action dédiée à l'étude des climats urbains et de leurs effets sur le territoire de la Métropole de Lyon.Enseignements du projet EPOC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood risk management centred on clusters of territorial vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5821⟩</w:t>
+              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.525-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19475705.2016.1250111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435541v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les apports du géographe dans l'observation des effets du changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Préfiguration d'une structure pluridisciplinaire de recherche-action dédiée à l'étude des climats urbains et de leurs effets sur le territoire de la Métropole de Lyon.Enseignements du projet EPOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
+                <w:t xml:space="preserve">Luce Ponsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Carré</w:t>
+                <w:t xml:space="preserve">Aurélien Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.315-324. </w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.1224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389600v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des brouillards lyonnais et de leurs conséquences sur la santé</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une meilleure prise en compte du risque technologique dans l'agglomération lyonnaise par une spatialisation fine des vulnérabilités territoriales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,304 +2614,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières réflexions sur la préfiguration d'un observatoire lyonnais du climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Eine Risikodarstellung an der Schnittstelle von Naturgefahr und Verwundbarkeit: Kartografien der Lyoner Überschwemmungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279594v1</w:t>
+                <w:t xml:space="preserve">hal-02572856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prospects for the spatialisation of technological risks by combining hazard and the vulnerability of assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (3), pp.1531-1548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-015-1912-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine Risikodarstellung an der Schnittstelle von Naturgefahr und Verwundbarkeit: Kartografien der Lyoner Überschwemmungen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Premières réflexions sur la préfiguration d'un observatoire lyonnais du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Helvetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572856v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une représentation du risque à l'intersection de l'aléa et de la vulnérabilité: cartographies des inondations lyonnaises</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring territorial vulnerability? An attempt of qualification and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8582 (4), pp.331-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 103, pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3703,575 +3703,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Greater Lyon weather radar advances from 90's to 2008</w:t>
+                <w:t xml:space="preserve">Une méthode d'évaluation de la vulnérabilité urbaine appliquée à l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.391.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227356v1</w:t>
+                <w:t xml:space="preserve">halshs-01230524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'évaluation de la vulnérabilité urbaine appliquée à l'agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">Overview of the Greater Lyon weather radar advances from 90's to 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.79-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.391.0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01230524v1</w:t>
+                <w:t xml:space="preserve">halshs-01227356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité urbaine : comment évaluer des optimums territoriaux en fonction des pratiques urbaines des habitants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la qualité de mesure hydrologique du radar météorologique de Saint-Nizier appliquée au contexte local de la communauté urbaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+                <w:t xml:space="preserve">Daniel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960515v1</w:t>
+                <w:t xml:space="preserve">hal-01316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification spatiale de la pluie en milieu rural sahélien (Sénégal) et en milieu urbain tempéré (Grand Lyon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte du vieillissement dans les documents d'urbanisme et de planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Adama Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (3), pp.244-252</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315304v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du vieillissement dans les documents d'urbanisme et de planification</w:t>
+                <w:t xml:space="preserve">Intensité urbaine : comment évaluer des optimums territoriaux en fonction des pratiques urbaines des habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 141, pp.18</w:t>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960498v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité de mesure hydrologique du radar météorologique de Saint-Nizier appliquée au contexte local de la communauté urbaine de Lyon</w:t>
+                <w:t xml:space="preserve">Quantification spatiale de la pluie en milieu rural sahélien (Sénégal) et en milieu urbain tempéré (Grand Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adama Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (3), pp.244-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01316260v1</w:t>
+                <w:t xml:space="preserve">hal-01315304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation de la qualité du radar météorologique régional appliqué au contexte local de la communauté urbaine de Lyon pour l’analyse des épisodes pluvieux exceptionnels.</w:t>
               </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Technica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (special issue), pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4638,51 +4638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'aléa pluviométrique en milieu urbain à partir d'interpolation spatiale: le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de techniques d'interpolation spatiale de la pluie en milieu urbain pour une meilleure gestion d'événements extrêmes : le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5057,217 +5057,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind maps, remote sensing data and participative mobile measurements: three essential tools to assess thermal comfort in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat risk comparisons between Tokyo and Lyon on summer days of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Urban Overheating (IWUO) - Digital technology to make cities more liveable during hot weather</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506060v1</w:t>
+                <w:t xml:space="preserve">hal-05506050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat risk comparisons between Tokyo and Lyon on summer days of 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind maps, remote sensing data and participative mobile measurements: three essential tools to assess thermal comfort in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Urban Overheating (IWUO) - Digital technology to make cities more liveable during hot weather</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506050v1</w:t>
+                <w:t xml:space="preserve">hal-05506060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and perceived urban heat island in a climate change context: cross-measurements and lived paradoxes</w:t>
               </w:r>
@@ -5329,152 +5329,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution heat-risk modeling and comparison of downtown areas of two cities on extreme hot summer days of 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of temperature acquisition techniques in urban environment (Lyon, France): satellite data, participative measures and mental maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506032v1</w:t>
+                <w:t xml:space="preserve">hal-04289169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal comfort modeling in an urban environment for the development of a soft mode guidance application</w:t>
               </w:r>
@@ -5536,230 +5493,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of temperature acquisition techniques in urban environment (Lyon, France): satellite data, participative measures and mental maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution heat-risk modeling and comparison of downtown areas of two cities on extreme hot summer days of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat Taerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289169v1</w:t>
+                <w:t xml:space="preserve">hal-05506032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort modeling in crowded and touristic areas in Tokyo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+                <w:t xml:space="preserve">Effet potentiel des surfaces en eau de taille réduite et de faible profondeur sur le confort thermique en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janat Taerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506043v1</w:t>
+                <w:t xml:space="preserve">hal-04186327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes of Universal Thermal Climate Index (UTCI) estimated from weather stations, climate models, and decision trees</w:t>
               </w:r>
@@ -5864,109 +5825,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet potentiel des surfaces en eau de taille réduite et de faible profondeur sur le confort thermique en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
+                <w:t xml:space="preserve">Thermal comfort modeling in crowded and touristic areas in Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat Taerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186327v1</w:t>
+                <w:t xml:space="preserve">hal-05506043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations saisonnières des températures de surface des zones climatiques locales de la métropole de Lyon (France)</w:t>
               </w:r>
@@ -6060,77 +6060,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Selouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat urbain. Entre urbanisation et changement / aléas climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6395,312 +6395,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des zones climatiques locales fondée sur l’utilisation de l’imagerie satellitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+                <w:t xml:space="preserve">L'accident vasculaire cérébral : caractériser les inégalités de répartition en vallée du Rhône à l'aide d'outils géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence TEMU Télédétection en Milieu Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572414v1</w:t>
+                <w:t xml:space="preserve">hal-03114099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension du microclimat urbain lyonnais par l’intégration de prédicteurs complémentaires à différentes échelles dans des modèles de régression linéaires multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation des zones climatiques locales fondée sur l’utilisation de l’imagerie satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+              <w:t xml:space="preserve">3ème Conférence TEMU Télédétection en Milieu Urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929648v1</w:t>
+                <w:t xml:space="preserve">hal-02572414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accident vasculaire cérébral : caractériser les inégalités de répartition en vallée du Rhône à l'aide d'outils géographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+                <w:t xml:space="preserve">Compréhension du microclimat urbain lyonnais par l’intégration de prédicteurs complémentaires à différentes échelles dans des modèles de régression linéaires multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">33ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114099v1</w:t>
+                <w:t xml:space="preserve">hal-02929648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of urban heat island through crowd-sensing mobile measurements a comparison with mental maps and satellite data</w:t>
               </w:r>
@@ -6762,687 +6762,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de différentes sources d’acquisition de la température en milieu urbain : cartes mentales, mesures participatives et données satellites</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôles de paramètres climatiques sur les incidences d’accidents vasculaires cérébraux : vers un type de temps à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572399v1</w:t>
+                <w:t xml:space="preserve">hal-02699268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône‐Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des précipitations à Lyon dans le contexte du changement climatique : une augmentation des pluies à risque selon deux types de classifications synoptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Remote Sensing and Geoinformation of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Novatech 2019 10ème conférence internationale, l’Eau dans la ville, Stratégies et solutions pour une gestion durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572394v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial comparison of the perception of urban heat islands and thermal comfort zones with participative in situ measurements and remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de différentes sources d’acquisition de la température en milieu urbain : cartes mentales, mesures participatives et données satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference ICC, workshop : Abstraction, Scale and Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572409v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire implication des citoyens pour l'étude des îlots de chaleur en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial comparison of the perception of urban heat islands and thermal comfort zones with participative in situ measurements and remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capteurs et sciences participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">29th International Cartographic Conference ICC, workshop : Abstraction, Scale and Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02126018v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du lien entre AVC et niveau de vie dans le Rhône</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône‐Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Remote Sensing and Geoinformation of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699206v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des précipitations à Lyon dans le contexte du changement climatique : une augmentation des pluies à risque selon deux types de classifications synoptiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse du lien entre AVC et niveau de vie dans le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019 10ème conférence internationale, l’Eau dans la ville, Stratégies et solutions pour une gestion durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572404v1</w:t>
+                <w:t xml:space="preserve">hal-02699206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles de paramètres climatiques sur les incidences d’accidents vasculaires cérébraux : vers un type de temps à risque ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La nécessaire implication des citoyens pour l'étude des îlots de chaleur en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">Capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699268v1</w:t>
+                <w:t xml:space="preserve">halshs-02126018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône-Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
               </w:r>
@@ -7504,506 +7504,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two weather type classifications for evidence of climate trends on intense rainfall in the context of local climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+                <w:t xml:space="preserve">A comparison between modeled delays with free road network database and ESRI® TomTom Multinet database: application to the stroke care in the Rhône county (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pontresina, Switzerland</w:t>
+              <w:t xml:space="preserve">Association of American Geographers 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572009v1</w:t>
+                <w:t xml:space="preserve">hal-02702410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between modeled delays with free road network database and ESRI® TomTom Multinet database: application to the stroke care in the Rhône county (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'incidence des Accidents Vasculaires Cérébraux dans le Rhône suit-elle une logique de distribution spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographers 2018 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">SIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702410v1</w:t>
+                <w:t xml:space="preserve">hal-02700850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incidence des Accidents Vasculaires Cérébraux dans le Rhône suit-elle une logique de distribution spatiale ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of two weather type classifications for evidence of climate trends on intense rainfall in the context of local climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pontresina, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700850v1</w:t>
+                <w:t xml:space="preserve">hal-02572009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution temporelle de l’îlot de chaleur et d’indices spectraux suite à des aménagements urbains : application à quatre cas d’étude de l’agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">A first study of the urban heat island measures in Lyon (France) using remote sensing and participatory measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème atelier de Télédétection pour l'Etude des Milieux Urbains (TEMU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers, Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126015v1</w:t>
+                <w:t xml:space="preserve">halshs-02126034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first study of the urban heat island measures in Lyon (France) using remote sensing and participatory measures</w:t>
+                <w:t xml:space="preserve">Evolution temporelle de l’îlot de chaleur et d’indices spectraux suite à des aménagements urbains : application à quatre cas d’étude de l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers, Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">2ème atelier de Télédétection pour l'Etude des Milieux Urbains (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126034v1</w:t>
+                <w:t xml:space="preserve">halshs-02126015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des principales requalifications urbaines lyonnaises sur l’îlot de chaleur de surface</w:t>
               </w:r>
@@ -8065,433 +8065,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La combinaison de l’image satellitaire avec les données citoyennes pour la mesure de l’îlot de chaleur urbain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luce Ponsar</w:t>
+                <w:t xml:space="preserve">Apport d'un SIG en santé publique : mesure de l'accessibilité pour les patients atteints d'un AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 INFORSID - 35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126069v1</w:t>
+                <w:t xml:space="preserve">hal-02702591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un SIG en santé publique : mesure de l'accessibilité pour les patients atteints d'un AVC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Geographic stroke accessibility in Rhône: new modeling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos El khoury</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Medical Geography Symposium, IMGS2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702591v1</w:t>
+                <w:t xml:space="preserve">halshs-02126071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic stroke accessibility in Rhône: new modeling methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La combinaison de l’image satellitaire avec les données citoyennes pour la mesure de l’îlot de chaleur urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Ponsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Medical Geography Symposium, IMGS2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">2017 INFORSID - 35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126071v1</w:t>
+                <w:t xml:space="preserve">halshs-02126069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes d’Information Géographique (SIG) comme outil d’aide à la décision dans la prise en charge de l’Accident Vasculaire Cérébral (AVC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8641,90 +8641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements de la préfiguration d'un observatoire pour accompagner la politique publique d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8762,90 +8762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of GIS and spatial statistics to study the spatial distribution of strokes in Rhone (France) to target health care location priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8881,273 +8881,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières réflexions sur la préfiguration d’un observatoire lyonnais du climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">CONSTITUTION D'UN OBSERVATOIRE POUR UNE ANALYSE INTERDISCIPLINAIRE DES EFFETS DU CHANGEMENT CLIMATIQUE SUR LE TERRITOIRE MÉTROPOLITAIN LYONNAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XXVIIIème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316319v1</w:t>
+                <w:t xml:space="preserve">hal-01314082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSTITUTION D'UN OBSERVATOIRE POUR UNE ANALYSE INTERDISCIPLINAIRE DES EFFETS DU CHANGEMENT CLIMATIQUE SUR LE TERRITOIRE MÉTROPOLITAIN LYONNAIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Premières réflexions sur la préfiguration d’un observatoire lyonnais du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque annuel INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314082v1</w:t>
+                <w:t xml:space="preserve">hal-01316319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de préfiguration d’un observatoire local du climat (Epoc) : une démarche inédite de co-construction entre chercheurs et praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cartillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Ponsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dialogues de la recherche territoriale. Prévention et gestion des risques climatiques dans les politiques territoriales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dunkerque, France</w:t>
@@ -9176,77 +9176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire lyonnais du climat : premiers retours d'un projet pluridisciplinaire pour accompagner la politique locale d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climats, territoires, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des géographes français, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9340,77 +9340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observatoire lyonnais du climat : premiers retours d’un projet pluridisciplinaire pour accompagner la politique locale d’adaptation au changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rnée de l’Association des Géographes Français « Climats, territoires, environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Géographes Français, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9435,103 +9435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de préfiguration d'un observatoire local du climat (Epoc) : une démarche inédite de co-construction entre chercheurs et praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Ponsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seconde édition des Dialogues de la recherche du CNFPT "Prévention et gestion des risques climatiques dans les politiques territoriales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2015, Dunkerque, France</w:t>
@@ -9573,51 +9573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types de circulation à l'origine des pluies remarquables et de leurs évolutions : intérêt de la classification de Hess-Brezowsky appliquée aux précipitations lyonnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9636,1119 +9636,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation spatiale du risque d'inondation par croisement de l'aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du risque toxique sur la santé et l'environnement : application sur le territoire du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire : Bien-être en ville. Regards croisés Nature-Santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308918v1</w:t>
+                <w:t xml:space="preserve">halshs-01281185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring territorial vulnerability? An attempt of qualification and quantification in the Greater Lyon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accidentologie du transport de matières dangereuses : proposition d'une méthodologie SIG appliquée au Grand Lyon (1983-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" GEOG-AND-MOD 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">SAGEO 2014. Atelier Innovations Géométriques et Risques Naturels et Technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316330v1</w:t>
+                <w:t xml:space="preserve">hal-01316598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating environmental risk to technological hazards, using GIS spatial decision making: application to the Greater Lyon (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Impacts of transport and storage of hazardous materials on environment vulnerability: a GIS-based methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Magnon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" AEIDSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316332v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la vulnérabilité territoriale des enjeux environnementaux du Grand Lyon aux aléas technologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nouvelles perspectives de spatialisation du risque technologique par combinaison de l’aléa et de la vulnérabilité des enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316329v1</w:t>
+                <w:t xml:space="preserve">hal-01316320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de circulation à l’origine des pluies remarquables et de leurs évolutions : intérêt de la classification de Hess-Brezowsky appliquée aux précipitations lyonnaises</w:t>
+                <w:t xml:space="preserve">L’accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l’environnement et le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire « Bien-être en ville. Regards croisés Nature-Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316333v1</w:t>
+                <w:t xml:space="preserve">hal-01316326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthodologie de diagnostic territorial du risque TMD : application au Grand Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation spatiale du bien-être par l’application des critères de l’OCDE à une échelle infracommunale. Etude de cas sur le Grand Lyon et St Etienne Métropole sur une population étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de l’Association de Sciences Régionales de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316324v1</w:t>
+                <w:t xml:space="preserve">hal-01316321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidentologie du transport de matières dangereuses : proposition d'une méthodologie SIG appliquée au Grand Lyon (1983-2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Evaluation spatiale du risque d'inondation par croisement de l'aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014. Atelier Innovations Géométriques et Risques Naturels et Technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316598v1</w:t>
+                <w:t xml:space="preserve">halshs-01308918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of transport and storage of hazardous materials on environment vulnerability: a GIS-based methodology</w:t>
+                <w:t xml:space="preserve">Measuring territorial vulnerability? An attempt of qualification and quantification in the Greater Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" GEOG-AND-MOD 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316334v1</w:t>
+                <w:t xml:space="preserve">hal-01316330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation spatiale du bien-être par l’application des critères de l’OCDE à une échelle infracommunale. Etude de cas sur le Grand Lyon et St Etienne Métropole sur une population étudiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating environmental risk to technological hazards, using GIS spatial decision making: application to the Greater Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" AEIDSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316321v1</w:t>
+                <w:t xml:space="preserve">hal-01316332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l’environnement et le bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la vulnérabilité territoriale des enjeux environnementaux du Grand Lyon aux aléas technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire « Bien-être en ville. Regards croisés Nature-Santé »</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316326v1</w:t>
+                <w:t xml:space="preserve">hal-01316329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives de spatialisation du risque technologique par combinaison de l’aléa et de la vulnérabilité des enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les types de circulation à l’origine des pluies remarquables et de leurs évolutions : intérêt de la classification de Hess-Brezowsky appliquée aux précipitations lyonnaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316320v1</w:t>
+                <w:t xml:space="preserve">hal-01316333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du risque toxique sur la santé et l'environnement : application sur le territoire du Grand Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une méthodologie de diagnostic territorial du risque TMD : application au Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire : Bien-être en ville. Regards croisés Nature-Santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">51ème colloque de l’Association de Sciences Régionales de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01281185v1</w:t>
+                <w:t xml:space="preserve">hal-01316324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mapping method to combine hazards and territorial vulnerabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10780,342 +10780,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l'environnement et le bien-être</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+                <w:t xml:space="preserve">Évaluation spatiale du risque d’inondation par croisement de l’aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International pluridisciplinaire "Bien-être en ville. Regards croisés Nature-Santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308887v1</w:t>
+                <w:t xml:space="preserve">hal-01316325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation spatiale du risque d’inondation par croisement de l’aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autocorrélation spatiale et mesure des agrégats pour une gestion de la vulnérabilité territoriale face au risque pluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Geomatique et cartographie, une vision prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316325v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrélation spatiale et mesure des agrégats pour une gestion de la vulnérabilité territoriale face au risque pluvial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l'environnement et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatique et cartographie, une vision prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">1er Colloque International pluridisciplinaire "Bien-être en ville. Regards croisés Nature-Santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316322v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01308887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of transport and storage of hazardous materials on environmental vulnerability: a GIS-based methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11153,51 +11153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier le besoin croissant de nature et la prise en compte du risque environnemental ? Éléments de réflexion concernant l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11248,51 +11248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier le besoin croissant de nature et la prise en compte du risque environnemental ? Eléments de réflexion concernant l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International Pluridisciplinaire " Bien-être en ville. Regards croisés Nature-Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11330,51 +11330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessments of urban vulnerability to different types of hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Research Workshop, Lyon-Sao-Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11393,217 +11393,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01286325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic and land use effects on the occurrence of rain cells: a French example</w:t>
+                <w:t xml:space="preserve">A proposal for a methodological approach to the assessment of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Associaton of American Geographers (chairman de la session Physical Geography: Climate, Coastal, Water resources and Hydrology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Los Angeles, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Conference of the International Geographical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kyoto, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01285816v1</w:t>
+                <w:t xml:space="preserve">halshs-01285810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a methodological approach to the assessment of vulnerability</w:t>
+                <w:t xml:space="preserve">Topographic and land use effects on the occurrence of rain cells: a French example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Geographical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kyoto, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Associaton of American Geographers (chairman de la session Physical Geography: Climate, Coastal, Water resources and Hydrology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Los Angeles, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01285810v1</w:t>
+                <w:t xml:space="preserve">halshs-01285816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for a methodological approach to the assessment of vulnerability</w:t>
               </w:r>
@@ -11684,51 +11684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of urban climate on extreme rainfall cells in east-central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Geographical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11779,64 +11779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11855,506 +11855,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcs publics et inégalités socio- spatiales. Le cas de Curitiba, &amp;quot; ville verte &amp;quot;du Brésil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for knowledge transfer from researchers to policy makers planning: a French example in sustainable urban water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Governança ambiental, biodiversidade e cultura : uma reflexao para a Rio + 20, Workshop internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316341v1</w:t>
+                <w:t xml:space="preserve">hal-01316342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for knowledge transfer from researchers to policy makers planning: a French example in sustainable urban water management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcs publics et inégalités socio- spatiales. Le cas de Curitiba, &amp;quot; ville verte &amp;quot;du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governança ambiental, biodiversidade e cultura : uma reflexao para a Rio + 20, Workshop internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316342v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local effects (topography and land cover) on extreme rainfall cells in East-Central France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence de la topographie et de l'occupation du sol sur l'intensité et la superficie des cellules de pluies intenses : premiers résultats sur le Centre-Est Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Worshop on Precipitation in Urban Areas. Rainfall in the Urban Context: Forecasting Risk and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Moritz, Switzerland. 4 p</w:t>
+              <w:t xml:space="preserve">XVème Colloque de l'Association Internationale de Climatologie, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, 2012, Grenoble, France. pp. 655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01291475v1</w:t>
+                <w:t xml:space="preserve">halshs-01291456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la topographie et de l'occupation du sol sur l'intensité et la superficie des cellules de pluies intenses : premiers résultats sur le Centre-Est Français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Assessing the accuracy of weather radar to study the relationships with topography and land cover in the area of Greater Lyon area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de l'Association Internationale de Climatologie, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, 2012, Grenoble, France. pp. 655-660</w:t>
+              <w:t xml:space="preserve">7th European Conference on Radar in Meteorology and Hydrology (ERAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01291456v1</w:t>
+                <w:t xml:space="preserve">halshs-01221315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the accuracy of weather radar to study the relationships with topography and land cover in the area of Greater Lyon area, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of local effects (topography and land cover) on extreme rainfall cells in East-Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Radar in Meteorology and Hydrology (ERAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th International Worshop on Precipitation in Urban Areas. Rainfall in the Urban Context: Forecasting Risk and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Moritz, Switzerland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01221315v1</w:t>
+                <w:t xml:space="preserve">halshs-01291475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la topographie et de l’occupation du sol sur l’intensité et la superficie des cellules de pluies intenses : premiers résultats sur le centre-est français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12487,51 +12487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géomatique dans l’étude des trajectoires des cellules de pluie intense et application au radar rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12550,277 +12550,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondation et occupation du sol dans un bassin versant périurbain : L'Yzeron (ouest Lyonnais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupation du sol et pluviométrie dans un bassin-versant péri-urbain soumis aux inondations : L'Yzeron (Ouest Lyonnais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jacqueminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications le de l'Association Internationale de Climatologie, n°23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp.313-318</w:t>
+              <w:t xml:space="preserve">Journées de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Poitiers, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01298742v1</w:t>
+                <w:t xml:space="preserve">hal-02594354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation du sol et pluviométrie dans un bassin-versant péri-urbain soumis aux inondations : L'Yzeron (Ouest Lyonnais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inondation et occupation du sol dans un bassin versant périurbain : L'Yzeron (ouest Lyonnais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Poitiers, France. pp.14</w:t>
+              <w:t xml:space="preserve">Publications le de l'Association Internationale de Climatologie, n°23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp.313-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594354v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géomatique dans l'étude des trajectoires des cellules de pluie intense et application au radar rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12852,234 +12852,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01296913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multicriteria method of decision support in a GIS as an instrument of urban vulnerability management related to flooding: a case study in the Greater Lyon (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Renard</w:t>
+                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Chapon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296524v1</w:t>
+                <w:t xml:space="preserve">hal-00527564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Using multicriteria method of decision support in a GIS as an instrument of urban vulnerability management related to flooding: a case study in the Greater Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sarrazin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.M. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527564v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison spatiale des débordements observés et modélisés du réseau d'assainissement du Grand Lyon par temps de pluie</w:t>
               </w:r>
@@ -13167,381 +13167,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de la qualité de mesure hydrologique du radar météorologique régional appliqué au contexte local de la communauté urbaine de Lyon pour l’analyse des épisodes pluvieux exceptionnels</w:t>
+                <w:t xml:space="preserve">Assessment of vulnerability in urban systems for a global risk analysis associated with rainfall hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Faure</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Precipitation in Urban Areas. Rainfall in the Urban Context: Forecasting, Risk and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Moritz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571249v1</w:t>
+                <w:t xml:space="preserve">hal-02571242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une méthode de suivi de caractéristiques de noyaux de pluies intenses par SIG : application au territoire rhônalpin</w:t>
+                <w:t xml:space="preserve">Appréciation de la qualité de mesure hydrologique du radar météorologique régional appliqué au contexte local de la communauté urbaine de Lyon pour l’analyse des épisodes pluvieux exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mureau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2009 – Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">XXIIème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571245v1</w:t>
+                <w:t xml:space="preserve">hal-02571249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of vulnerability in urban systems for a global risk analysis associated with rainfall hazard</w:t>
+                <w:t xml:space="preserve">La prise en compte des effets liés au relief dans la mesure du radar météorologique local de l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Precipitation in Urban Areas. Rainfall in the Urban Context: Forecasting, Risk and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Moritz, Switzerland</w:t>
+              <w:t xml:space="preserve">Commission Climat et Société des Journées de Climatologie du CNFG « Climat et relief »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571242v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des effets liés au relief dans la mesure du radar météorologique local de l’agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">Elaboration d’une méthode de suivi de caractéristiques de noyaux de pluies intenses par SIG : application au territoire rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Volte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Climat et Société des Journées de Climatologie du CNFG « Climat et relief »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">SIG 2009 – Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571253v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité de mesure hydrologique du radar de Saint Nizier appliquée au contexte local de la communauté urbaine de Lyon</w:t>
               </w:r>
@@ -13553,51 +13553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Hydrotechnique de France : Prévisions hydrométéorologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14120,90 +14120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial stroke inequalities revealed thanks to Geographic Information System: data from STROKE 69 cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14248,562 +14248,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke acute care: accessibility for Mothership pattern from patient location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Accessibility to drugs in the context of a rare bleeding disorder: analysis of a cohort of haemophiliac in a French region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Federation of Hemophilia 2018 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706101v1</w:t>
+                <w:t xml:space="preserve">hal-02705568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility to drugs in the context of a rare bleeding disorder: analysis of a cohort of haemophiliac in a French region.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Stroke acute care: accessibility for Mothership pattern from patient location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Negrier</w:t>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Federation of Hemophilia 2018 World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Stroke Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. 3 (1_suppl), pp.3-204, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396987318770127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705568v1</w:t>
+                <w:t xml:space="preserve">hal-02706101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux médicaments dans le cadre d’une maladie rare, un enjeu de pharmacie clinique : apport de la géographie en santé pour l’analyse d’une cohorte de personnes hémophiles</w:t>
+                <w:t xml:space="preserve">Emergency drugs, health geography interest to study spatial accessibility: application for clotting factor concentrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Pharmacie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">World Federation of Hemophilia 2018 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706172v1</w:t>
+                <w:t xml:space="preserve">hal-02705652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency drugs, health geography interest to study spatial accessibility: application for clotting factor concentrates.</w:t>
+                <w:t xml:space="preserve">Accessibilité aux médicaments dans le cadre d’une maladie rare, un enjeu de pharmacie clinique : apport de la géographie en santé pour l’analyse d’une cohorte de personnes hémophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Federation of Hemophilia 2018 World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Pharmacie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705652v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility measure for haemophilia patients: study of Anti-Haemophilic Factors availability in the Rhône-Alpes county (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14887,303 +14887,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’un SIG en santé publique : application à la prise en charge à la phase aigüe des patients victimes d’un Accident Vasculaire Cérébral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Accessibilité spatiale aux médicaments utilisés dans le traitement d’une pathologie rare : exemple de l’hémophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rare 2017 : les 5èmes rencontres des maladies rares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706290v1</w:t>
+                <w:t xml:space="preserve">hal-02706238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité spatiale aux médicaments utilisés dans le traitement d’une pathologie rare : exemple de l’hémophilie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Apport d’un SIG en santé publique : application à la prise en charge à la phase aigüe des patients victimes d’un Accident Vasculaire Cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare 2017 : les 5èmes rencontres des maladies rares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SIG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706238v1</w:t>
+                <w:t xml:space="preserve">hal-02706290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of land surface temperatures in the Greater Lyon : preliminary characterization with Landsat 8 TIRS to monitor heat waves impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15202,243 +15202,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des îlots de chaleur et de fraîcheur sur la Métropole de Lyon à l’aide de mesures couplées au sol et satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microclimatic characteristics of three different urban districts in a context of more frequent and intense heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café Climat « Confort thermique et solutions fraîches en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126047v1</w:t>
+                <w:t xml:space="preserve">hal-01435594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic characteristics of three different urban districts in a context of more frequent and intense heatwaves</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation des îlots de chaleur et de fraîcheur sur la Métropole de Lyon à l’aide de mesures couplées au sol et satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
+              <w:t xml:space="preserve">Café Climat « Confort thermique et solutions fraîches en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435594v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur l’utilisation des techniques alternatives pour une gestion durable de l’eau dans la métropole de Lyon</w:t>
               </w:r>
@@ -15450,77 +15450,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Internationale Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15660,217 +15660,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of rainfall related to climate change and its impact on urban water management</w:t>
+                <w:t xml:space="preserve">Urban fog and atmospheric pollution: contrasted effects on pollutants in Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pontresina, Switzerland</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316345v1</w:t>
+                <w:t xml:space="preserve">hal-01316367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et répartition spatiale des personnes vulnérables à la chaleur dans la métropole de Lyon.</w:t>
+                <w:t xml:space="preserve">First signs of climate change in Lyon (France) reported according to Köppen and Hess-Brezowsky methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé et d’Environnement (SFSE)</w:t>
+              <w:t xml:space="preserve">International Scientific Conference “Our Common Future Under Climate Change”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316344v1</w:t>
+                <w:t xml:space="preserve">hal-01316346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. A multi-disciplinary management of flood risk based on rainfall interpolation, impact database and hydrological modeling</w:t>
               </w:r>
@@ -15945,204 +15932,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban fog and atmospheric pollution: contrasted effects on pollutants in Lyon (France)</w:t>
+                <w:t xml:space="preserve">Identification et répartition spatiale des personnes vulnérables à la chaleur dans la métropole de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé et d’Environnement (SFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316367v1</w:t>
+                <w:t xml:space="preserve">hal-01316344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First signs of climate change in Lyon (France) reported according to Köppen and Hess-Brezowsky methods</w:t>
+                <w:t xml:space="preserve">Intensification of rainfall related to climate change and its impact on urban water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference “Our Common Future Under Climate Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pontresina, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316346v1</w:t>
+                <w:t xml:space="preserve">hal-01316345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of weather regimes on PM10 pollution peaks: analysis for Lyon (France) and Rhône-Alpes cities (2007-2013)</w:t>
               </w:r>
@@ -16210,51 +16210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un observatoire pour une analyse interdisciplinaire des effets du changement climatique sur le territoire métropolitain lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16305,51 +16305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the accuracy of weather radar to study the relationships with topography and land cover in the area of Greater Lyon area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAD 2012 – 7th European conference on radar in meteorology and hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16931,51 +16931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Hydrotechnique de France : Prévisions hydrométéorologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17013,51 +17013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the hydrologic measure quality of the Saint Nizier weather radar data on the Yzeron catchment (Grand Lyon – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17076,506 +17076,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of rainfall spatial interpolation methods on the urban area of Greater Lyon (France)</w:t>
+                <w:t xml:space="preserve">Développement d’une méthodologie d’analyse spatiale de la vulnérabilité pour une approche globale du risque : Application à l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Théoquant, nouvelles approches en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572001v1</w:t>
+                <w:t xml:space="preserve">hal-02571998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des techniques d'interpolation spatiale de la pluie : Le cas du Grand Lyon</w:t>
+                <w:t xml:space="preserve">Élaboration d’une méthode de suivi de caractéristiques de cellules de pluies intenses par SIG, et application au territoire rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Hydrotechnique de France : Valeurs rares et extrêmes de précipitations et de débits pour une meilleure maîtrise des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIG 2009 – Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572002v1</w:t>
+                <w:t xml:space="preserve">hal-02571989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a methodology for an objective territorial analysis of vulnerability for a comprehensive risk approach: application to the greater Lyon (France)</w:t>
+                <w:t xml:space="preserve">Analysis of rainfall spatial interpolation methods on the urban area of Greater Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571994v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthodologie d’analyse spatiale de la vulnérabilité pour une approche globale du risque : Application à l’agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">Évaluation des techniques d'interpolation spatiale de la pluie : Le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théoquant, nouvelles approches en géographie théorique et quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">Société Hydrotechnique de France : Valeurs rares et extrêmes de précipitations et de débits pour une meilleure maîtrise des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571998v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une méthode de suivi de caractéristiques de cellules de pluies intenses par SIG, et application au territoire rhônalpin</w:t>
+                <w:t xml:space="preserve">Development of a methodology for an objective territorial analysis of vulnerability for a comprehensive risk approach: application to the greater Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mureau</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2009 – Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571989v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the hydrologic measure quality of the Lyon weather radar (France) from the 90’s to 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Precipitation in Urban Areas. Rainfall in the Urban Context: Forecasting, Risk and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint Moritz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17626,77 +17626,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t>
@@ -18070,247 +18070,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des personnes âgées. Choix d’échelles, de jeux de compétences, modélisation et solidarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du territoire de vie au territoire décisionnel : enjeux d'acteurs, enjeux d'échelles et d'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Toulieux</w:t>
+                <w:t xml:space="preserve">S. Rosales-Montato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les solidarités entre générations, Enjeux et prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Bruylant, 2012</w:t>
+              <w:t xml:space="preserve">Les défis territoriaux face au vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.91-106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573457v1</w:t>
+                <w:t xml:space="preserve">halshs-01259616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du territoire de vie au territoire décisionnel : enjeux d'acteurs, enjeux d'échelles et d'organisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en charge des personnes âgées. Choix d’échelles, de jeux de compétences, modélisation et solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rosales-Montato</w:t>
+                <w:t xml:space="preserve">Fabrice Toulieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis territoriaux face au vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.91-106, 2012</w:t>
+              <w:t xml:space="preserve">Les solidarités entre générations, Enjeux et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Bruylant, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01259616v1</w:t>
+                <w:t xml:space="preserve">hal-02573457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’excès de pluie, un aléa qui gagne à être connu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18847,51 +18847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Varquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryza Rynazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Choi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67011-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Negrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japh.2019.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Damizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.100610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-018-0121-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.105-111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1698-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1250111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Langlois de Septenville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1912-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-70-333-2015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codaccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gueslot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230524v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.391.0035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-47X509JR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-64-164-2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200907030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cartillier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316332v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Magnon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujiki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285816v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285810v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dilas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morokawa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316342v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petitot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296524v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Didier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571249v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mureau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571242v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571253v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705568v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706172v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;grier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.535" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571994v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571989v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M&#233;tayer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259436v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257077v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573457v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosales-Montato" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02746579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03172973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Varquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryza Rynazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Choi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67011-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Negrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japh.2019.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Damizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.100610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-018-0121-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.105-111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1698-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Langlois de Septenville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1250111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1912-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-70-333-2015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codaccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gueslot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.391.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-47X509JR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-64-164-2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200907030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cartillier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Magnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316333v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujiki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dilas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morokawa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petitot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Didier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;grier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.535" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706238v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571998v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M&#233;tayer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572001v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572002v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571994v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259436v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257077v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosales-Montato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02746579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03172973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>