--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -593,343 +593,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Physiological and Socio-Economic Vulnerabilities to Heat Waves of the Population of the Metropolis of Lyon (France) in a Climate Change Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution and differences of stroke occurrence in the Rhone department of France (STROKE 69 cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renard Florent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17031004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67011-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572862v1</w:t>
+                <w:t xml:space="preserve">hal-02873619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and differences of stroke occurrence in the Rhone department of France (STROKE 69 cohort)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial : numéro thématique ‘Climat urbain’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Termoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67011-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/climat/202017001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873619v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : numéro thématique ‘Climat urbain’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of the Physiological and Socio-Economic Vulnerabilities to Heat Waves of the Population of the Metropolis of Lyon (France) in a Climate Change Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.1. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Climate Change Adaptation and Risk Reduction, 17 (3), pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/climat/202017001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17031004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171154v1</w:t>
+                <w:t xml:space="preserve">hal-02572862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du microclimat urbain lyonnais par l’intégration de prédicteurs complémentaires à différentes échelles dans des modèles de régression</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoël Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70, pp.1-14. </w:t>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to treatment among persons with hemophilia: A spatial analysis assessment in the Rhone-Alpes region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,77 +1365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical modeling of spatial accessibility in the management of stroke in the Rhône department (France) and comparison with measured data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,291 +1493,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Effect of Urban Redevelopment on Surface Urban Heat Islands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Satellite-Derived Data as Spatial Predictors in Multiple Regression Models to Enhance the Knowledge of Air Temperature Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11030299⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126030v1</w:t>
+                <w:t xml:space="preserve">hal-02572861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Satellite-Derived Data as Spatial Predictors in Multiple Regression Models to Enhance the Knowledge of Air Temperature Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Effect of Urban Redevelopment on Surface Urban Heat Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Fitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hadjiosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3040101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572861v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the potential geographic accessibility from call to definitive care for patient with acute stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,369 +2108,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les apports du géographe dans l'observation des effets du changement climatique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flood risk management centred on clusters of territorial vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.1224⟩</w:t>
+              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.525-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19475705.2016.1250111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389600v1</w:t>
+                <w:t xml:space="preserve">halshs-02126024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood risk management centred on clusters of territorial vulnerability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Préfiguration d'une structure pluridisciplinaire de recherche-action dédiée à l'étude des climats urbains et de leurs effets sur le territoire de la Métropole de Lyon.Enseignements du projet EPOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Ponsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19475705.2016.1250111⟩</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02126024v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préfiguration d'une structure pluridisciplinaire de recherche-action dédiée à l'étude des climats urbains et de leurs effets sur le territoire de la Métropole de Lyon.Enseignements du projet EPOC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur les apports du géographe dans l'observation des effets du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Ponsar</w:t>
+                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Macé</w:t>
+                <w:t xml:space="preserve">Hugo Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 231-232, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.315-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435541v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des brouillards lyonnais et de leurs conséquences sur la santé</w:t>
               </w:r>
@@ -2538,51 +2538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une meilleure prise en compte du risque technologique dans l'agglomération lyonnaise par une spatialisation fine des vulnérabilités territoriales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2620,64 +2620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eine Risikodarstellung an der Schnittstelle von Naturgefahr und Verwundbarkeit: Kartografien der Lyoner Überschwemmungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographica Helvetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2702,64 +2702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prospects for the spatialisation of technological risks by combining hazard and the vulnerability of assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (3), pp.1531-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,77 +2793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières réflexions sur la préfiguration d'un observatoire lyonnais du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une représentation du risque à l'intersection de l'aléa et de la vulnérabilité: cartographies des inondations lyonnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,51 +3001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring territorial vulnerability? An attempt of qualification and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8582 (4), pp.331-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 103, pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3813,51 +3813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Greater Lyon weather radar advances from 90's to 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25, pp.79-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3876,402 +3876,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité de mesure hydrologique du radar météorologique de Saint-Nizier appliquée au contexte local de la communauté urbaine de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensité urbaine : comment évaluer des optimums territoriaux en fonction des pratiques urbaines des habitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.105-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316260v1</w:t>
+                <w:t xml:space="preserve">hal-00960515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du vieillissement dans les documents d'urbanisme et de planification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification spatiale de la pluie en milieu rural sahélien (Sénégal) et en milieu urbain tempéré (Grand Lyon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adama Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 141, pp.18</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (3), pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960498v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité urbaine : comment évaluer des optimums territoriaux en fonction des pratiques urbaines des habitants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la qualité de mesure hydrologique du radar météorologique de Saint-Nizier appliquée au contexte local de la communauté urbaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.56-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960515v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification spatiale de la pluie en milieu rural sahélien (Sénégal) et en milieu urbain tempéré (Grand Lyon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte du vieillissement dans les documents d'urbanisme et de planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Adama Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (3), pp.244-252</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315304v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation de la qualité du radar météorologique régional appliqué au contexte local de la communauté urbaine de Lyon pour l’analyse des épisodes pluvieux exceptionnels.</w:t>
               </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Technica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (special issue), pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4638,51 +4638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'aléa pluviométrique en milieu urbain à partir d'interpolation spatiale: le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de techniques d'interpolation spatiale de la pluie en milieu urbain pour une meilleure gestion d'événements extrêmes : le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.73-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4869,51 +4869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Ngoc Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5057,247 +5057,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat risk comparisons between Tokyo and Lyon on summer days of 2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mind maps, remote sensing data and participative mobile measurements: three essential tools to assess thermal comfort in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Urban Overheating (IWUO) - Digital technology to make cities more liveable during hot weather</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506050v1</w:t>
+                <w:t xml:space="preserve">hal-05506060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind maps, remote sensing data and participative mobile measurements: three essential tools to assess thermal comfort in urban areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Heat risk comparisons between Tokyo and Lyon on summer days of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Urban Overheating (IWUO) - Digital technology to make cities more liveable during hot weather</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506060v1</w:t>
+                <w:t xml:space="preserve">hal-05506050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and perceived urban heat island in a climate change context: cross-measurements and lived paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,674 +5329,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of temperature acquisition techniques in urban environment (Lyon, France): satellite data, participative measures and mental maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">High-resolution heat-risk modeling and comparison of downtown areas of two cities on extreme hot summer days of 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat Taerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289169v1</w:t>
+                <w:t xml:space="preserve">hal-05506032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort modeling in an urban environment for the development of a soft mode guidance application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementarity of temperature acquisition techniques in urban environment (Lyon, France): satellite data, participative measures and mental maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506046v1</w:t>
+                <w:t xml:space="preserve">hal-04289169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution heat-risk modeling and comparison of downtown areas of two cities on extreme hot summer days of 2022</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thermal comfort modeling in an urban environment for the development of a soft mode guidance application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506032v1</w:t>
+                <w:t xml:space="preserve">hal-05506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet potentiel des surfaces en eau de taille réduite et de faible profondeur sur le confort thermique en milieu urbain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term changes of Universal Thermal Climate Index (UTCI) estimated from weather stations, climate models, and decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Ngoc Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dewa Gede Agung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186327v1</w:t>
+                <w:t xml:space="preserve">hal-05506038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes of Universal Thermal Climate Index (UTCI) estimated from weather stations, climate models, and decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal comfort modeling in crowded and touristic areas in Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat Taerakul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506038v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort modeling in crowded and touristic areas in Tokyo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
+                <w:t xml:space="preserve">Effet potentiel des surfaces en eau de taille réduite et de faible profondeur sur le confort thermique en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janat Taerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506043v1</w:t>
+                <w:t xml:space="preserve">hal-04186327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations saisonnières des températures de surface des zones climatiques locales de la métropole de Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6047,90 +6047,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur le risque aux fortes chaleurs en milieu urbain dense, sur Lyon et Tokyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Selouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat urbain. Entre urbanisation et changement / aléas climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6237,51 +6237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones climatiques locales à l’épreuve des températures de surface et des mesures mobiles : le cas de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a heat wave risk index using the socio-economic and physiological vulnerabilities of the Lyon inhabitants (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Research and Public Health - Addressing Environmental Threats to Human Health from Pregnancy to Senility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,90 +6401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accident vasculaire cérébral : caractériser les inégalités de répartition en vallée du Rhône à l'aide d'outils géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6617,51 +6617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du microclimat urbain lyonnais par l’intégration de prédicteurs complémentaires à différentes échelles dans des modèles de régression linéaires multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,687 +6762,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles de paramètres climatiques sur les incidences d’accidents vasculaires cérébraux : vers un type de temps à risque ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse du lien entre AVC et niveau de vie dans le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">SIG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699268v1</w:t>
+                <w:t xml:space="preserve">hal-02699206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des précipitations à Lyon dans le contexte du changement climatique : une augmentation des pluies à risque selon deux types de classifications synoptiques</w:t>
+                <w:t xml:space="preserve">La nécessaire implication des citoyens pour l'étude des îlots de chaleur en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019 10ème conférence internationale, l’Eau dans la ville, Stratégies et solutions pour une gestion durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Capteurs et sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572404v1</w:t>
+                <w:t xml:space="preserve">halshs-02126018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de différentes sources d’acquisition de la température en milieu urbain : cartes mentales, mesures participatives et données satellites</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôles de paramètres climatiques sur les incidences d’accidents vasculaires cérébraux : vers un type de temps à risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572399v1</w:t>
+                <w:t xml:space="preserve">hal-02699268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial comparison of the perception of urban heat islands and thermal comfort zones with participative in situ measurements and remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des précipitations à Lyon dans le contexte du changement climatique : une augmentation des pluies à risque selon deux types de classifications synoptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference ICC, workshop : Abstraction, Scale and Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Novatech 2019 10ème conférence internationale, l’Eau dans la ville, Stratégies et solutions pour une gestion durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572409v1</w:t>
+                <w:t xml:space="preserve">hal-02572404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône‐Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de différentes sources d’acquisition de la température en milieu urbain : cartes mentales, mesures participatives et données satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Remote Sensing and Geoinformation of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">XXXIIème colloque international de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572394v1</w:t>
+                <w:t xml:space="preserve">hal-02572399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du lien entre AVC et niveau de vie dans le Rhône</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial comparison of the perception of urban heat islands and thermal comfort zones with participative in situ measurements and remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">29th International Cartographic Conference ICC, workshop : Abstraction, Scale and Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699206v1</w:t>
+                <w:t xml:space="preserve">hal-02572409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire implication des citoyens pour l'étude des îlots de chaleur en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône‐Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capteurs et sciences participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Remote Sensing and Geoinformation of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02126018v1</w:t>
+                <w:t xml:space="preserve">hal-02572394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of air temperatures by multiple linear regressions in the Rhône-Alpes region (France): enhancement of topographic and meteorological variables by remote sensing data</w:t>
               </w:r>
@@ -7504,342 +7504,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between modeled delays with free road network database and ESRI® TomTom Multinet database: application to the stroke care in the Rhône county (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos El khoury</w:t>
+                <w:t xml:space="preserve">A comparison of two weather type classifications for evidence of climate trends on intense rainfall in the context of local climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographers 2018 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pontresina, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702410v1</w:t>
+                <w:t xml:space="preserve">hal-02572009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incidence des Accidents Vasculaires Cérébraux dans le Rhône suit-elle une logique de distribution spatiale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A comparison between modeled delays with free road network database and ESRI® TomTom Multinet database: application to the stroke care in the Rhône county (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Association of American Geographers 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700850v1</w:t>
+                <w:t xml:space="preserve">hal-02702410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two weather type classifications for evidence of climate trends on intense rainfall in the context of local climate change</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'incidence des Accidents Vasculaires Cérébraux dans le Rhône suit-elle une logique de distribution spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pontresina, Switzerland</w:t>
+              <w:t xml:space="preserve">SIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572009v1</w:t>
+                <w:t xml:space="preserve">hal-02700850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first study of the urban heat island measures in Lyon (France) using remote sensing and participatory measures</w:t>
               </w:r>
@@ -8071,64 +8071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un SIG en santé publique : mesure de l'accessibilité pour les patients atteints d'un AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic stroke accessibility in Rhône: new modeling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8231,51 +8231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Medical Geography Symposium, IMGS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8339,51 +8339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Ponsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 INFORSID - 35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8408,90 +8408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Systèmes d’Information Géographique (SIG) comme outil d’aide à la décision dans la prise en charge de l’Accident Vasculaire Cérébral (AVC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8533,90 +8533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'augmentation de la pollution atmosphérique par temps de brouillard à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8641,90 +8641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements de la préfiguration d'un observatoire pour accompagner la politique publique d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8762,90 +8762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of GIS and spatial statistics to study the spatial distribution of strokes in Rhone (France) to target health care location priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8887,51 +8887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSTITUTION D'UN OBSERVATOIRE POUR UNE ANALYSE INTERDISCIPLINAIRE DES EFFETS DU CHANGEMENT CLIMATIQUE SUR LE TERRITOIRE MÉTROPOLITAIN LYONNAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,51 +8969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières réflexions sur la préfiguration d’un observatoire lyonnais du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9045,247 +9045,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de préfiguration d’un observatoire local du climat (Epoc) : une démarche inédite de co-construction entre chercheurs et praticiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">L'observatoire lyonnais du climat : premiers retours d'un projet pluridisciplinaire pour accompagner la politique locale d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Cartillier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Ponsar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dialogues de la recherche territoriale. Prévention et gestion des risques climatiques dans les politiques territoriales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Climats, territoires, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des géographes français, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316318v1</w:t>
+                <w:t xml:space="preserve">hal-01390073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observatoire lyonnais du climat : premiers retours d'un projet pluridisciplinaire pour accompagner la politique locale d'adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Étude de préfiguration d’un observatoire local du climat (Epoc) : une démarche inédite de co-construction entre chercheurs et praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cartillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Ponsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climats, territoires, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des géographes français, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Les dialogues de la recherche territoriale. Prévention et gestion des risques climatiques dans les politiques territoriales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390073v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of local climatology on heavy rain cells: case study in the southeast of France</w:t>
               </w:r>
@@ -9340,77 +9340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observatoire lyonnais du climat : premiers retours d’un projet pluridisciplinaire pour accompagner la politique locale d’adaptation au changement climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rnée de l’Association des Géographes Français « Climats, territoires, environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Géographes Français, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9435,103 +9435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de préfiguration d'un observatoire local du climat (Epoc) : une démarche inédite de co-construction entre chercheurs et praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Ponsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seconde édition des Dialogues de la recherche du CNFPT "Prévention et gestion des risques climatiques dans les politiques territoriales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2015, Dunkerque, France</w:t>
@@ -9573,51 +9573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types de circulation à l'origine des pluies remarquables et de leurs évolutions : intérêt de la classification de Hess-Brezowsky appliquée aux précipitations lyonnaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9636,1119 +9636,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du risque toxique sur la santé et l'environnement : application sur le territoire du Grand Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Evaluation spatiale du risque d'inondation par croisement de l'aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire : Bien-être en ville. Regards croisés Nature-Santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01281185v1</w:t>
+                <w:t xml:space="preserve">halshs-01308918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidentologie du transport de matières dangereuses : proposition d'une méthodologie SIG appliquée au Grand Lyon (1983-2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Measuring territorial vulnerability? An attempt of qualification and quantification in the Greater Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2014. Atelier Innovations Géométriques et Risques Naturels et Technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" GEOG-AND-MOD 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316598v1</w:t>
+                <w:t xml:space="preserve">hal-01316330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of transport and storage of hazardous materials on environment vulnerability: a GIS-based methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une méthodologie de diagnostic territorial du risque TMD : application au Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">51ème colloque de l’Association de Sciences Régionales de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316334v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives de spatialisation du risque technologique par combinaison de l’aléa et de la vulnérabilité des enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Impact du risque toxique sur la santé et l'environnement : application sur le territoire du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire : Bien-être en ville. Regards croisés Nature-Santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316320v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l’environnement et le bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accidentologie du transport de matières dangereuses : proposition d'une méthodologie SIG appliquée au Grand Lyon (1983-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire « Bien-être en ville. Regards croisés Nature-Santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2014. Atelier Innovations Géométriques et Risques Naturels et Technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316326v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation spatiale du bien-être par l’application des critères de l’OCDE à une échelle infracommunale. Etude de cas sur le Grand Lyon et St Etienne Métropole sur une population étudiante</w:t>
+                <w:t xml:space="preserve">Impacts of transport and storage of hazardous materials on environment vulnerability: a GIS-based methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316321v1</w:t>
+                <w:t xml:space="preserve">hal-01316334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation spatiale du risque d'inondation par croisement de l'aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles perspectives de spatialisation du risque technologique par combinaison de l’aléa et de la vulnérabilité des enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque annuel SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308918v1</w:t>
+                <w:t xml:space="preserve">hal-01316320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring territorial vulnerability? An attempt of qualification and quantification in the Greater Lyon (France)</w:t>
+                <w:t xml:space="preserve">L’accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l’environnement et le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Soto</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" GEOG-AND-MOD 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">1er Colloque international pluridisciplinaire « Bien-être en ville. Regards croisés Nature-Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316330v1</w:t>
+                <w:t xml:space="preserve">hal-01316326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating environmental risk to technological hazards, using GIS spatial decision making: application to the Greater Lyon (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation spatiale du bien-être par l’application des critères de l’OCDE à une échelle infracommunale. Etude de cas sur le Grand Lyon et St Etienne Métropole sur une population étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Magnon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" AEIDSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316332v1</w:t>
+                <w:t xml:space="preserve">hal-01316321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la vulnérabilité territoriale des enjeux environnementaux du Grand Lyon aux aléas technologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Evaluating environmental risk to technological hazards, using GIS spatial decision making: application to the Greater Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on "Geographical Analysis, Urban Modeling, Spatial Statistics" AEIDSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316329v1</w:t>
+                <w:t xml:space="preserve">hal-01316332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de circulation à l’origine des pluies remarquables et de leurs évolutions : intérêt de la classification de Hess-Brezowsky appliquée aux précipitations lyonnaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la vulnérabilité territoriale des enjeux environnementaux du Grand Lyon aux aléas technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316333v1</w:t>
+                <w:t xml:space="preserve">hal-01316329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthodologie de diagnostic territorial du risque TMD : application au Grand Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les types de circulation à l’origine des pluies remarquables et de leurs évolutions : intérêt de la classification de Hess-Brezowsky appliquée aux précipitations lyonnaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème colloque de l’Association de Sciences Régionales de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316324v1</w:t>
+                <w:t xml:space="preserve">hal-01316333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mapping method to combine hazards and territorial vulnerabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10786,51 +10786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation spatiale du risque d’inondation par croisement de l’aléa et de la vulnérabilité des enjeux : application aux inondations du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10963,51 +10963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accroissement de la pollution atmosphérique lors des épisodes de brouillard urbain : effets sur la santé, l'environnement et le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11071,51 +11071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of transport and storage of hazardous materials on environmental vulnerability: a GIS-based methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11153,51 +11153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier le besoin croissant de nature et la prise en compte du risque environnemental ? Éléments de réflexion concernant l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11248,51 +11248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier le besoin croissant de nature et la prise en compte du risque environnemental ? Eléments de réflexion concernant l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International Pluridisciplinaire " Bien-être en ville. Regards croisés Nature-Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11330,51 +11330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessments of urban vulnerability to different types of hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Research Workshop, Lyon-Sao-Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11507,64 +11507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Associaton of American Geographers (chairman de la session Physical Geography: Climate, Coastal, Water resources and Hydrology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Los Angeles, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11684,51 +11684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of urban climate on extreme rainfall cells in east-central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Geographical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11779,64 +11779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11855,234 +11855,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for knowledge transfer from researchers to policy makers planning: a French example in sustainable urban water management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcs publics et inégalités socio- spatiales. Le cas de Curitiba, &amp;quot; ville verte &amp;quot;du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governança ambiental, biodiversidade e cultura : uma reflexao para a Rio + 20, Workshop internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316342v1</w:t>
+                <w:t xml:space="preserve">hal-01316341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcs publics et inégalités socio- spatiales. Le cas de Curitiba, &amp;quot; ville verte &amp;quot;du Brésil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for knowledge transfer from researchers to policy makers planning: a French example in sustainable urban water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Governança ambiental, biodiversidade e cultura : uma reflexao para a Rio + 20, Workshop internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316341v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la topographie et de l'occupation du sol sur l'intensité et la superficie des cellules de pluies intenses : premiers résultats sur le Centre-Est Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12133,51 +12133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the accuracy of weather radar to study the relationships with topography and land cover in the area of Greater Lyon area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Radar in Meteorology and Hydrology (ERAD 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12215,51 +12215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of local effects (topography and land cover) on extreme rainfall cells in East-Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12310,51 +12310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la topographie et de l’occupation du sol sur l’intensité et la superficie des cellules de pluies intenses : premiers résultats sur le centre-est français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12487,51 +12487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géomatique dans l’étude des trajectoires des cellules de pluie intense et application au radar rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12770,316 +12770,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géomatique dans l'étude des trajectoires des cellules de pluie intense et application au radar rhônalpin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. pp. 505-510</w:t>
+              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01296913v1</w:t>
+                <w:t xml:space="preserve">hal-00527564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using multicriteria method of decision support in a GIS as an instrument of urban vulnerability management related to flooding: a case study in the Greater Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Novatech 2010 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527564v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multicriteria method of decision support in a GIS as an instrument of urban vulnerability management related to flooding: a case study in the Greater Lyon (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.M. Chapon</w:t>
+                <w:t xml:space="preserve">Apport de la géomatique dans l'étude des trajectoires des cellules de pluie intense et application au radar rhônalpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">XXIIIème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. pp. 505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296524v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01296913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison spatiale des débordements observés et modélisés du réseau d'assainissement du Grand Lyon par temps de pluie</w:t>
               </w:r>
@@ -13268,51 +13268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation de la qualité de mesure hydrologique du radar météorologique régional appliqué au contexte local de la communauté urbaine de Lyon pour l’analyse des épisodes pluvieux exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13432,51 +13432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’une méthode de suivi de caractéristiques de noyaux de pluies intenses par SIG : application au territoire rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Volte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13553,51 +13553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Hydrotechnique de France : Prévisions hydrométéorologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13786,234 +13786,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainwater trees on urban cooling: 1st case study in Lyon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measured and perceived urban heat island: cross-measurements and lived paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbanRain23 - 12th International Workshop on Precipitation in Urban Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Pontresina, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506081v1</w:t>
+                <w:t xml:space="preserve">hal-05506079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and perceived urban heat island: cross-measurements and lived paradoxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of rainwater trees on urban cooling: 1st case study in Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbanRain23 - 12th International Workshop on Precipitation in Urban Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Pontresina, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506079v1</w:t>
+                <w:t xml:space="preserve">hal-05506081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of different sources of temperature acquisition in urban areas: mental maps, participatory measurements and satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14051,51 +14051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal comfort modeling in crowded and business areas in the city center of Lyon (France) by using thermal, optical and 3D data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena (California), United States. IGARSS 2023, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14120,90 +14120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial stroke inequalities revealed thanks to Geographic Information System: data from STROKE 69 cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14267,64 +14267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility to drugs in the context of a rare bleeding disorder: analysis of a cohort of haemophiliac in a French region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14379,90 +14379,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke acute care: accessibility for Mothership pattern from patient location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14526,64 +14526,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency drugs, health geography interest to study spatial accessibility: application for clotting factor concentrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14651,64 +14651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux médicaments dans le cadre d’une maladie rare, un enjeu de pharmacie clinique : apport de la géographie en santé pour l’analyse d’une cohorte de personnes hémophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Negrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14759,77 +14759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility measure for haemophilia patients: study of Anti-Haemophilic Factors availability in the Rhône-Alpes county (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14887,303 +14887,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité spatiale aux médicaments utilisés dans le traitement d’une pathologie rare : exemple de l’hémophilie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Apport d’un SIG en santé publique : application à la prise en charge à la phase aigüe des patients victimes d’un Accident Vasculaire Cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos El khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare 2017 : les 5èmes rencontres des maladies rares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SIG 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706238v1</w:t>
+                <w:t xml:space="preserve">hal-02706290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’un SIG en santé publique : application à la prise en charge à la phase aigüe des patients victimes d’un Accident Vasculaire Cérébral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Accessibilité spatiale aux médicaments utilisés dans le traitement d’une pathologie rare : exemple de l’hémophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rare 2017 : les 5èmes rencontres des maladies rares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706290v1</w:t>
+                <w:t xml:space="preserve">hal-02706238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of land surface temperatures in the Greater Lyon : preliminary characterization with Landsat 8 TIRS to monitor heat waves impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15202,325 +15202,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic characteristics of three different urban districts in a context of more frequent and intense heatwaves</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation des îlots de chaleur et de fraîcheur sur la Métropole de Lyon à l’aide de mesures couplées au sol et satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
+              <w:t xml:space="preserve">Café Climat « Confort thermique et solutions fraîches en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435594v1</w:t>
+                <w:t xml:space="preserve">halshs-02126047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des îlots de chaleur et de fraîcheur sur la Métropole de Lyon à l’aide de mesures couplées au sol et satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microclimatic characteristics of three different urban districts in a context of more frequent and intense heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café Climat « Confort thermique et solutions fraîches en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tokyo, Japan. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02126047v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur l’utilisation des techniques alternatives pour une gestion durable de l’eau dans la métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Internationale Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15558,51 +15558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne pathogenic bacteria risk related to a storm water retention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15660,489 +15660,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban fog and atmospheric pollution: contrasted effects on pollutants in Lyon (France)</w:t>
+                <w:t xml:space="preserve">. A multi-disciplinary management of flood risk based on rainfall interpolation, impact database and hydrological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenji Fujiki</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316367v1</w:t>
+                <w:t xml:space="preserve">hal-01316366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First signs of climate change in Lyon (France) reported according to Köppen and Hess-Brezowsky methods</w:t>
+                <w:t xml:space="preserve">Identification et répartition spatiale des personnes vulnérables à la chaleur dans la métropole de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lédée</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference “Our Common Future Under Climate Change”</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé et d’Environnement (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316346v1</w:t>
+                <w:t xml:space="preserve">hal-01316344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. A multi-disciplinary management of flood risk based on rainfall interpolation, impact database and hydrological modeling</w:t>
+                <w:t xml:space="preserve">Intensification of rainfall related to climate change and its impact on urban water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pontresina, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316366v1</w:t>
+                <w:t xml:space="preserve">hal-01316345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et répartition spatiale des personnes vulnérables à la chaleur dans la métropole de Lyon.</w:t>
+                <w:t xml:space="preserve">Urban fog and atmospheric pollution: contrasted effects on pollutants in Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé et d’Environnement (SFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316344v1</w:t>
+                <w:t xml:space="preserve">hal-01316367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of rainfall related to climate change and its impact on urban water management</w:t>
+                <w:t xml:space="preserve">First signs of climate change in Lyon (France) reported according to Köppen and Hess-Brezowsky methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lédée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Langlois de Septenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Precipitation in Urban Areas. Rainfall in Urban and Natural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pontresina, Switzerland</w:t>
+              <w:t xml:space="preserve">International Scientific Conference “Our Common Future Under Climate Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316345v1</w:t>
+                <w:t xml:space="preserve">hal-01316346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of weather regimes on PM10 pollution peaks: analysis for Lyon (France) and Rhône-Alpes cities (2007-2013)</w:t>
               </w:r>
@@ -16210,51 +16210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un observatoire pour une analyse interdisciplinaire des effets du changement climatique sur le territoire métropolitain lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16305,51 +16305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the accuracy of weather radar to study the relationships with topography and land cover in the area of Greater Lyon area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAD 2012 – 7th European conference on radar in meteorology and hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16532,230 +16532,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GPS tracking units to study the mobility of older people</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+                <w:t xml:space="preserve">Occupation du sol et pluviométrie dans un bassin versant péri-urbain lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Kermadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Boudin</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacqueminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell K. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Gerontechnology, 7th World Conference (ISG 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">XXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571289v1</w:t>
+                <w:t xml:space="preserve">hal-02571272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation du sol et pluviométrie dans un bassin versant péri-urbain lyonnais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saida Kermadi</w:t>
+                <w:t xml:space="preserve">Using GPS tracking units to study the mobility of older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell K. Michel</w:t>
+                <w:t xml:space="preserve">Bertrand Boudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Society for Gerontechnology, 7th World Conference (ISG 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571272v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the measurement of rainfall. Be prepared: Lyon, France</w:t>
               </w:r>
@@ -16931,51 +16931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Hydrotechnique de France : Prévisions hydrométéorologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17013,51 +17013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the hydrologic measure quality of the Saint Nizier weather radar data on the Yzeron catchment (Grand Lyon – France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17076,381 +17076,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthodologie d’analyse spatiale de la vulnérabilité pour une approche globale du risque : Application à l’agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">Analysis of rainfall spatial interpolation methods on the urban area of Greater Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théoquant, nouvelles approches en géographie théorique et quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571998v1</w:t>
+                <w:t xml:space="preserve">hal-02572001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une méthode de suivi de caractéristiques de cellules de pluies intenses par SIG, et application au territoire rhônalpin</w:t>
+                <w:t xml:space="preserve">Évaluation des techniques d'interpolation spatiale de la pluie : Le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mureau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2009 – Conférence francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">Société Hydrotechnique de France : Valeurs rares et extrêmes de précipitations et de débits pour une meilleure maîtrise des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571989v1</w:t>
+                <w:t xml:space="preserve">hal-02572002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of rainfall spatial interpolation methods on the urban area of Greater Lyon (France)</w:t>
+                <w:t xml:space="preserve">Développement d’une méthodologie d’analyse spatiale de la vulnérabilité pour une approche globale du risque : Application à l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Théoquant, nouvelles approches en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572001v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des techniques d'interpolation spatiale de la pluie : Le cas du Grand Lyon</w:t>
+                <w:t xml:space="preserve">Élaboration d’une méthode de suivi de caractéristiques de cellules de pluies intenses par SIG, et application au territoire rhônalpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comby</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Hydrotechnique de France : Valeurs rares et extrêmes de précipitations et de débits pour une meilleure maîtrise des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIG 2009 – Conférence francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572002v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a methodology for an objective territorial analysis of vulnerability for a comprehensive risk approach: application to the greater Lyon (France)</w:t>
               </w:r>
@@ -17531,51 +17531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the hydrologic measure quality of the Lyon weather radar (France) from the 90’s to 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Precipitation in Urban Areas. Rainfall in the Urban Context: Forecasting, Risk and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint Moritz, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17626,77 +17626,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Debionne</w:t>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t>
@@ -17757,51 +17757,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’influence de la ville sur la pluviométrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville. 20 ans de recherche au service de l’action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-917199-10-7-9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17826,51 +17826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des circulations atmosphériques peut-elle nous aider, à l’échelle de la ville, à estimer la pluviométrie et son évolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17902,428 +17902,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First use and results of a C-band radar over an urban area: evaluation of the hydrologic quality and intense rain cells tracking</w:t>
+                <w:t xml:space="preserve">L'environnement favorable des aînés : de la définition à la planification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Codaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Systems: Technology, Principles and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.105-134, 2013</w:t>
+              <w:t xml:space="preserve">Bâtir une ville pour tous les âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.89-101, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01259436v1</w:t>
+                <w:t xml:space="preserve">halshs-01257077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement favorable des aînés : de la définition à la planification territoriale</w:t>
+                <w:t xml:space="preserve">First use and results of a C-band radar over an urban area: evaluation of the hydrologic quality and intense rain cells tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W.-Q. Wang. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtir une ville pour tous les âges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.89-101, 2013</w:t>
+              <w:t xml:space="preserve">Radar Systems: Technology, Principles and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.105-134, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01257077v1</w:t>
+                <w:t xml:space="preserve">halshs-01259436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du territoire de vie au territoire décisionnel : enjeux d'acteurs, enjeux d'échelles et d'organisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en charge des personnes âgées. Choix d’échelles, de jeux de compétences, modélisation et solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rosales-Montato</w:t>
+                <w:t xml:space="preserve">Fabrice Toulieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis territoriaux face au vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.91-106, 2012</w:t>
+              <w:t xml:space="preserve">Les solidarités entre générations, Enjeux et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Bruylant, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01259616v1</w:t>
+                <w:t xml:space="preserve">hal-02573457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des personnes âgées. Choix d’échelles, de jeux de compétences, modélisation et solidarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du territoire de vie au territoire décisionnel : enjeux d'acteurs, enjeux d'échelles et d'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Toulieux</w:t>
+                <w:t xml:space="preserve">S. Rosales-Montato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les solidarités entre générations, Enjeux et prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Bruylant, 2012</w:t>
+              <w:t xml:space="preserve">Les défis territoriaux face au vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.91-106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573457v1</w:t>
+                <w:t xml:space="preserve">halshs-01259616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’excès de pluie, un aléa qui gagne à être connu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes et l’environnement. 100 questions pour la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18498,51 +18498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et terroirs viticoles : compte rendu inédit. Géocarrefour, 90/4, 350</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18592,51 +18592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial Climat Urbain de la revue Climatologie (EDP Science)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18847,51 +18847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Varquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryza Rynazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Choi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67011-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Negrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japh.2019.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Damizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.100610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-018-0121-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.105-111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1698-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Langlois de Septenville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1250111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1912-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-70-333-2015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codaccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gueslot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.391.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-47X509JR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-64-164-2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200907030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cartillier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316598v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Magnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316333v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujiki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dilas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morokawa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petitot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Didier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;grier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.535" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706238v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571998v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M&#233;tayer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572001v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572002v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571994v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259436v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257077v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosales-Montato" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573457v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02746579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03172973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Varquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryza Rynazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Choi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67011-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Negrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japh.2019.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Damizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.100610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-018-0121-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.105-111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1698-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1250111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Langlois de Septenville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1912-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-70-333-2015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codaccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gueslot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.391.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-47X509JR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-64-164-2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200907030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cartillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Magnon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujiki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dilas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morokawa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316342v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petitot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Didier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;grier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.535" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571289v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571998v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M&#233;tayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571994v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257077v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573457v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosales-Montato" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02746579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03172973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>