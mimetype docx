--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -5618,355 +5618,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes of Universal Thermal Climate Index (UTCI) estimated from weather stations, climate models, and decision trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet potentiel des surfaces en eau de taille réduite et de faible profondeur sur le confort thermique en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506038v1</w:t>
+                <w:t xml:space="preserve">hal-04186327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort modeling in crowded and touristic areas in Tokyo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucille Alonso</w:t>
+                <w:t xml:space="preserve">Long-term changes of Universal Thermal Climate Index (UTCI) estimated from weather stations, climate models, and decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Ngoc Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dewa Gede Agung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506043v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet potentiel des surfaces en eau de taille réduite et de faible profondeur sur le confort thermique en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Renard</w:t>
+                <w:t xml:space="preserve">Thermal comfort modeling in crowded and touristic areas in Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin C.G. Varquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Hiroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janat Taerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sydney (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186327v1</w:t>
+                <w:t xml:space="preserve">hal-05506043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations saisonnières des températures de surface des zones climatiques locales de la métropole de Lyon (France)</w:t>
               </w:r>
@@ -18847,51 +18847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Varquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryza Rynazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Choi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67011-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Negrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japh.2019.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Damizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.100610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-018-0121-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.105-111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1698-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1250111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Langlois de Septenville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1912-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-70-333-2015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codaccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gueslot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.391.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-47X509JR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-64-164-2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200907030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cartillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Magnon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujiki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dilas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morokawa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316342v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petitot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Didier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;grier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.535" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571289v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571998v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M&#233;tayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571994v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257077v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573457v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosales-Montato" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02746579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03172973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Hiroki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Varquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ngoc Khanh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryza Rynazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05272285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin C.G. Varquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janat Taerakul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyung Choi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67011-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17031004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03171163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Fekih" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3034987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Negrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japh.2019.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Damizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.100610" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fitts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hadjiosif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030299" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nighoghossian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-018-0121-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.03" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.105-111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-015-1698-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1250111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01389600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Langlois de Septenville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1912-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01279594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-70-333-2015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codaccioni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gueslot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mallea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.679.0320" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.391.0035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-47X509JR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01315292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-64-164-2009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/200907030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dewa Gede Agung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Kanda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04943865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02929648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El&#160;khoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572399v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126034v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02702510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nighoghossian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langlois de Septenville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cartillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281056v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Magnon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujiki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dilas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morokawa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316342v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221315v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petitot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594354v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298742v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Chapon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296913v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Didier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506079v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705568v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N&#233;grier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.535" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01435558v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316344v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316364v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01316368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571279v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacqueminet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell K. Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571289v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571281v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572001v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02572002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571998v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chuzeville" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M&#233;tayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571994v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02571987v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03640557v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257077v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573457v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259616v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosales-Montato" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02573454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02746579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03172973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>