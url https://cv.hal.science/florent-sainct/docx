--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1867,282 +1867,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Leroy</w:t>
+                <w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Sainct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR ABioPlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926168v1</w:t>
+                <w:t xml:space="preserve">hal-00858158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. O. Laux</w:t>
+                <w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Machala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-S. Dubow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858158v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F03E724E"/>
+    <w:nsid w:val="55F3ECCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2952,51 +2952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-sainct" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3460-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179364006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/ea/diagnostic-des-plasmas-hors-equilibres-dphe-ea-4562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/science-et-technologie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4e21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent P Sainct" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Yadira Mendoza Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma3020005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2019.2918623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab681b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Kone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018019503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. Andreasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01020267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ECAP0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-sainct" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3460-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179364006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/ea/diagnostic-des-plasmas-hors-equilibres-dphe-ea-4562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/science-et-technologie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4e21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent P Sainct" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Yadira Mendoza Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma3020005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2019.2918623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab681b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Kone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018019503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. Andreasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01020267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ECAP0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>