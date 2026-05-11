--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -2122,277 +2122,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t>
+                <w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t>
+              <w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651497v1</w:t>
+                <w:t xml:space="preserve">hal-00656472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t>
+                <w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Sainct</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656472v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2721,51 +2721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55F3ECCC"/>
+    <w:nsid w:val="2EE0105C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2952,51 +2952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-sainct" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3460-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179364006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/ea/diagnostic-des-plasmas-hors-equilibres-dphe-ea-4562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/science-et-technologie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4e21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent P Sainct" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Yadira Mendoza Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma3020005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2019.2918623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab681b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Kone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018019503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. Andreasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01020267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ECAP0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-sainct" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3460-3128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179364006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/ea/diagnostic-des-plasmas-hors-equilibres-dphe-ea-4562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-jfc.fr/science-et-technologie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac4e21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent P Sainct" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durocher-Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Yadira Mendoza Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulombe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma3020005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2019.2918623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Urabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna Lacoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab681b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Kone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018019503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2016.7534293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Packan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Pai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane L. Rusterholtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan O. Andreasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01020267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ECAP0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>