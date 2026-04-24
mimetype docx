--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Varet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche en psychologie sociale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5248-3740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248811789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur l’identification et la compréhension des paramètres psychosociaux influençant les comportements de transgression ou de respect des règles et recommandations, de prise de risque ou de protection. L’objectif de ces travaux est de contribuer à l’élaboration de dispositifs de changement de comportement basés sur des preuves scientifiques.Les comportements que j’étudie relèvent du champ de la santé publique (ex : adhésion et observance thérapeutique en oncologie, lutte contre l’antibiorésistance) ou de la mobilité (ex : port du casque à vélo, respect des règles de circulation et de sécurité routière).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les paramètres psychosociaux qui m’intéressent concernent essentiellement l’exposition à la désinformation et aux théories du complot, ainsi que la confiance, la moralité ou encore l’utilité que les individus accordent aux règles, aux recommandations ou aux personnes et institutions qui les représentent.Pour mener à bien ces recherches, j’utilise principalement des méthodes quantitatives (ex : questionnaires, expérimentations de terrain, expérimentations en laboratoire), parfois complétées par des approches qualitatives (ex : entretiens, focus group).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle de mes recherches, je participe également à des activités d’animation scientifique et de valorisation des expertises issues de la recherche. Elles incluent notamment : le développement des relations entre chercheurs de l’Institut Catholique de Lille et les acteurs publics ; le développement d’un réseau « Cancer & Désinformation », réunissant chercheurs, professionnels de santé, acteurs et décideurs publics, et usagers du système de santé.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malheur dans les fausses informations. Quand le cancer s’immisce dans le monde académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 12 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ito.2026.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen threat increases electoral success for conservative parties: Results from a natural experiment with COVID-19 in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.357-363. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varet Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelé Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value, normative features and gender differences associated with speeding and compliance with speed limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy beliefs and intention to use conventional, complementary and alternative medicines: Two vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Membership and Deviance Punishment: Are Deviant Ingroup Members Actually Judged more Negatively than Outgroup Ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15626/MP.2021.2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social behavior in response to death-related threats: The conspecific loss compensation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dezecache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.42-63. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive associations between anomia and intentions to engage in political violence: Cross-cultural evidence from four countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinicius Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissam Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Celebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.217-223. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pac0000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Social dominance on prejudice towards North-African minorities: Evidence for the role of social representation of Secularism as a legitimizing myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajets à pied comme temps et objets de socialisation chez les collégiens français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individualism, gender and situational factors on probabilities of committing offences in a French drivers sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passe ton permis d’abord ! » Pistes explicatives psychosociales aux différences de sexe dans la réussite au permis de conduire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (01-02), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898017002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Medjkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et hormonothérapie adjuvante : quand l’insatisfaction pousse à chercher ailleurs … pour le meilleur ou pour le pire. Une étude par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest (CGSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest (CGSO), Nov 2025, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complotisme, crédibilité et réactions face à un contenu de désinformation sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Asssociation Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asssociation Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creating, improving, and promoting breast cancer psychosocial research with patient partnership : insights from the COMBREAST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for more Patient Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Symphony of Us, Nov 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématique hors cadre : Cancer et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Forum d’uro-oncologie inter-régional de Dinard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johnson &amp; Johnson, Oct 2025, Dinard, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Psychologists' Associations; Cyprus Psychologists’ Association; University of Cyprus, Jul 2025, Paphos, Cyprus. pp.341-342, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des fausses informations sur les comportements en oncologie ? Un état des lieux pour penser l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche interventionnelle en psycho-oncologie : Des données probantes aux pratiques cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche opsyrii « innovations en psycho-oncologie et recherche interventionnelle », Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l’observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l'observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale), Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest (CNO), May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preconference “Belief in conspiracy Theories: new insights and current challenges” of the 19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et recours aux médecines conventionnelles et non-conventionnelles en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d'un questionnaire de sexisme ambivalent envers les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Bosscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire PSITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers&apos; reported behaviors. International comparison based on ESRA2 data on 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting : Transportation research board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deviant Ingroup Members Actually Punished more Severely than Outgroup Ones? A Report of Six Failed Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam‐troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisboa (Virtual Sessions), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirabilité et normes sociales dans les comportements automobilistes impliquant une vitesse excessive : une étude quasi-expérimentale des différences entre hommes et femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs, normes sociales et différences de sexe associées aux comportements automobilistes impliquant une vitesse excessive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Colloque Jeunes Chercheu.ses.rs de l&amp;apos;ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation à la sécurité routière chez les conducteurs ? Analyse des données ESRA1 et 2 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution empirique et éléments de réflexions autour de l'individualisme-collectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF, 12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique. 16p, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11132.03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conducteurs sont-ils conduits par leurs propres valeurs ? Individualisme-collectivisme et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme-collectivisme horizontal-vertical, situation de conduite automobile et infractions routières déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée - CIPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France. 21p., </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14679.37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infractions et règles routières au prisme des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de l'infraction routière et de la règle routière en fonction de l'âge et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens Francophones de Psychologie : La place des psychologues entre crises et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et sécurité routière : un état des lieux de la recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence internationale sur les Représentations Sociales : "Epistémologies de la vie quotidienne" (CIRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la laïcité et leurs relations avec la dominance sociale et l'expression des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bounous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Internationale sur les Représentations Sociales : Epistémologies de la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.26P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la désinformation sur le dépistage et l’observance en oncologie : états des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique (SFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic conspiracy beliefs predict health conspiracy beliefs and intention to use alternative medicine instead of chemotherapy: three vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health-related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normative Features of Resistance to Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019, International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. ICPS 2019, International Convention of Psychological Science, 1p, 2019, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18046.43848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magritte Effect: Adherence to Conspiracy Beliefs as Fluid Compensation after a Meaning-Threat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Society for Personality and Social Psychology Annual Convention (SPSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Atlanta, GA, United States. , SPSP 2018, Society for Personality and Social Psychology Annual Convention, 2018, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32942.41281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Another brick in the wall (le conformisme ; Asch 1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonetto; Thomas Arciszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 petites histoires des grandes théories de la psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-78, 2025, 978-2-10-086918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et perceptions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et approches culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses informations liées à la santé. Quels sont les principaux facteurs psychologiques et sociaux qui nous y rendent vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’engagement des usagers dans le développement et l’appropriation des préconisations en faveur de l’environnement ? Quelques apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fausses informations sur la santé physique et mentale en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 2e édition : « Mobiliser les acteurs pour comprendre et agir face à la désinformation liée au cancer : Le rôle des patients, soignants, influenceurs, journalistes et associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 1ère édition : « Etat de la recherche, perspectives et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don aux associations, une incitation efficace pour changer les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/le-don-aux-associations-une-incitation-efficace-pour-changer-les-comportements-215608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les fausses informations liées au cancer s'invitent dans le monde scientifique : étude de cas d'un texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la règle et légitimité perçue: Évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2023, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et santé : déterminants, issues psychologiques et intentions de recours aux traitements conventionnels et non-conventionnels en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANTHROPO-LAB – ETHICS EA 7446 - Université Catholique de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements à risques et infractionnistes chez les automobilistes : relations entre valeurs, normes sociales et différences liées au sexe, au genre et à l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Aix-Marseille Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Varet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche en psychologie sociale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5248-3740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248811789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur l’identification et la compréhension des paramètres psychosociaux influençant les comportements de transgression ou de respect des règles et recommandations, de prise de risque ou de protection. L’objectif de ces travaux est de contribuer à l’élaboration de dispositifs de changement de comportement basés sur des preuves scientifiques.Les comportements que j’étudie relèvent du champ de la santé publique (ex : adhésion et observance thérapeutique en oncologie, lutte contre l’antibiorésistance) ou de la mobilité (ex : port du casque à vélo, respect des règles de circulation et de sécurité routière).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les paramètres psychosociaux qui m’intéressent concernent essentiellement l’exposition à la désinformation et aux théories du complot, ainsi que la confiance, la moralité ou encore l’utilité que les individus accordent aux règles, aux recommandations ou aux personnes et institutions qui les représentent.Pour mener à bien ces recherches, j’utilise principalement des méthodes quantitatives (ex : questionnaires, expérimentations de terrain, expérimentations en laboratoire), parfois complétées par des approches qualitatives (ex : entretiens, focus group).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle de mes recherches, je participe également à des activités d’animation scientifique et de valorisation des expertises issues de la recherche. Elles incluent notamment : le développement des relations entre chercheurs de l’Institut Catholique de Lille et les acteurs publics ; le développement d’un réseau « Cancer & Désinformation », réunissant chercheurs, professionnels de santé, acteurs et décideurs publics, et usagers du système de santé.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malheur dans les fausses informations. Quand le cancer s’immisce dans le monde académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 12 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ito.2026.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varet Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelé Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value, normative features and gender differences associated with speeding and compliance with speed limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen threat increases electoral success for conservative parties: Results from a natural experiment with COVID-19 in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.357-363. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy beliefs and intention to use conventional, complementary and alternative medicines: Two vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Membership and Deviance Punishment: Are Deviant Ingroup Members Actually Judged more Negatively than Outgroup Ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15626/MP.2021.2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social behavior in response to death-related threats: The conspecific loss compensation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dezecache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.42-63. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive associations between anomia and intentions to engage in political violence: Cross-cultural evidence from four countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinicius Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissam Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Celebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.217-223. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pac0000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajets à pied comme temps et objets de socialisation chez les collégiens français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Social dominance on prejudice towards North-African minorities: Evidence for the role of social representation of Secularism as a legitimizing myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individualism, gender and situational factors on probabilities of committing offences in a French drivers sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passe ton permis d’abord ! » Pistes explicatives psychosociales aux différences de sexe dans la réussite au permis de conduire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (01-02), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898017002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Medjkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social identity and relationship to traffic rules among different categories of road users: presentation and results of the DIALOGUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Social identity and relationship to traffic rules”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complotisme, crédibilité et réactions face à un contenu de désinformation sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Asssociation Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asssociation Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creating, improving, and promoting breast cancer psychosocial research with patient partnership : insights from the COMBREAST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for more Patient Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Symphony of Us, Nov 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et hormonothérapie adjuvante : quand l’insatisfaction pousse à chercher ailleurs … pour le meilleur ou pour le pire. Une étude par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest (CGSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest (CGSO), Nov 2025, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Psychologists' Associations; Cyprus Psychologists’ Association; University of Cyprus, Jul 2025, Paphos, Cyprus. pp.341-342, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématique hors cadre : Cancer et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Forum d’uro-oncologie inter-régional de Dinard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johnson &amp; Johnson, Oct 2025, Dinard, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des fausses informations sur les comportements en oncologie ? Un état des lieux pour penser l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche interventionnelle en psycho-oncologie : Des données probantes aux pratiques cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche opsyrii « innovations en psycho-oncologie et recherche interventionnelle », Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l’observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l'observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale), Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest (CNO), May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preconference “Belief in conspiracy Theories: new insights and current challenges” of the 19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et recours aux médecines conventionnelles et non-conventionnelles en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d'un questionnaire de sexisme ambivalent envers les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Bosscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire PSITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers&apos; reported behaviors. International comparison based on ESRA2 data on 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting : Transportation research board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deviant Ingroup Members Actually Punished more Severely than Outgroup Ones? A Report of Six Failed Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam‐troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisboa (Virtual Sessions), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs, normes sociales et différences de sexe associées aux comportements automobilistes impliquant une vitesse excessive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Colloque Jeunes Chercheu.ses.rs de l&amp;apos;ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirabilité et normes sociales dans les comportements automobilistes impliquant une vitesse excessive : une étude quasi-expérimentale des différences entre hommes et femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation à la sécurité routière chez les conducteurs ? Analyse des données ESRA1 et 2 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution empirique et éléments de réflexions autour de l'individualisme-collectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF, 12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique. 16p, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11132.03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme-collectivisme horizontal-vertical, situation de conduite automobile et infractions routières déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée - CIPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France. 21p., </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14679.37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conducteurs sont-ils conduits par leurs propres valeurs ? Individualisme-collectivisme et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infractions et règles routières au prisme des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de l'infraction routière et de la règle routière en fonction de l'âge et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens Francophones de Psychologie : La place des psychologues entre crises et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et sécurité routière : un état des lieux de la recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence internationale sur les Représentations Sociales : "Epistémologies de la vie quotidienne" (CIRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la laïcité et leurs relations avec la dominance sociale et l'expression des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bounous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Internationale sur les Représentations Sociales : Epistémologies de la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.26P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la désinformation sur le dépistage et l’observance en oncologie : états des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique (SFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic conspiracy beliefs predict health conspiracy beliefs and intention to use alternative medicine instead of chemotherapy: three vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health-related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normative Features of Resistance to Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019, International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. ICPS 2019, International Convention of Psychological Science, 1p, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18046.43848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magritte Effect: Adherence to Conspiracy Beliefs as Fluid Compensation after a Meaning-Threat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Society for Personality and Social Psychology Annual Convention (SPSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Atlanta, GA, United States. , SPSP 2018, Society for Personality and Social Psychology Annual Convention, 2018, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32942.41281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Another brick in the wall (le conformisme ; Asch 1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonetto; Thomas Arciszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 petites histoires des grandes théories de la psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-78, 2025, 978-2-10-086918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et approches culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et perceptions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses informations liées à la santé. Quels sont les principaux facteurs psychologiques et sociaux qui nous y rendent vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’engagement des usagers dans le développement et l’appropriation des préconisations en faveur de l’environnement ? Quelques apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fausses informations sur la santé physique et mentale en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 2e édition : « Mobiliser les acteurs pour comprendre et agir face à la désinformation liée au cancer : Le rôle des patients, soignants, influenceurs, journalistes et associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 1ère édition : « Etat de la recherche, perspectives et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don aux associations, une incitation efficace pour changer les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/le-don-aux-associations-une-incitation-efficace-pour-changer-les-comportements-215608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les fausses informations liées au cancer s'invitent dans le monde scientifique : étude de cas d'un texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et santé : déterminants, issues psychologiques et intentions de recours aux traitements conventionnels et non-conventionnels en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANTHROPO-LAB – ETHICS EA 7446 - Université Catholique de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la règle et légitimité perçue: Évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2023, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements à risques et infractionnistes chez les automobilistes : relations entre valeurs, normes sociales et différences liées au sexe, au genre et à l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Aix-Marseille Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0FB7165"/>
+    <w:nsid w:val="37CC693D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-varet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-3740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248811789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2026.562" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.10.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carsel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Keeran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2021.2764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Araujo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Baidada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Celebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Troian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2018.1471415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02074237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montfront" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11132.03203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Psychopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14679.37289" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bounous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18046.43848" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32942.41281" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112123v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/20-petites-histoires-grandes-theories-psychologie-sociale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199593v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-varet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-3740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248811789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2026.562" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.10.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carsel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Keeran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2021.2764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Araujo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Baidada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Celebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2018.1471415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Troian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02074237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montfront" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11132.03203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14679.37289" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Psychopoulos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bounous" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18046.43848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32942.41281" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/20-petites-histoires-grandes-theories-psychologie-sociale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199593v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>