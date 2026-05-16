--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Varet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche en psychologie sociale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5248-3740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248811789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur l’identification et la compréhension des paramètres psychosociaux influençant les comportements de transgression ou de respect des règles et recommandations, de prise de risque ou de protection. L’objectif de ces travaux est de contribuer à l’élaboration de dispositifs de changement de comportement basés sur des preuves scientifiques.Les comportements que j’étudie relèvent du champ de la santé publique (ex : adhésion et observance thérapeutique en oncologie, lutte contre l’antibiorésistance) ou de la mobilité (ex : port du casque à vélo, respect des règles de circulation et de sécurité routière).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les paramètres psychosociaux qui m’intéressent concernent essentiellement l’exposition à la désinformation et aux théories du complot, ainsi que la confiance, la moralité ou encore l’utilité que les individus accordent aux règles, aux recommandations ou aux personnes et institutions qui les représentent.Pour mener à bien ces recherches, j’utilise principalement des méthodes quantitatives (ex : questionnaires, expérimentations de terrain, expérimentations en laboratoire), parfois complétées par des approches qualitatives (ex : entretiens, focus group).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle de mes recherches, je participe également à des activités d’animation scientifique et de valorisation des expertises issues de la recherche. Elles incluent notamment : le développement des relations entre chercheurs de l’Institut Catholique de Lille et les acteurs publics ; le développement d’un réseau « Cancer & Désinformation », réunissant chercheurs, professionnels de santé, acteurs et décideurs publics, et usagers du système de santé.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malheur dans les fausses informations. Quand le cancer s’immisce dans le monde académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 12 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ito.2026.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varet Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelé Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value, normative features and gender differences associated with speeding and compliance with speed limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen threat increases electoral success for conservative parties: Results from a natural experiment with COVID-19 in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.357-363. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy beliefs and intention to use conventional, complementary and alternative medicines: Two vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Membership and Deviance Punishment: Are Deviant Ingroup Members Actually Judged more Negatively than Outgroup Ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15626/MP.2021.2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social behavior in response to death-related threats: The conspecific loss compensation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dezecache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.42-63. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive associations between anomia and intentions to engage in political violence: Cross-cultural evidence from four countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinicius Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissam Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Celebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.217-223. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pac0000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajets à pied comme temps et objets de socialisation chez les collégiens français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Social dominance on prejudice towards North-African minorities: Evidence for the role of social representation of Secularism as a legitimizing myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individualism, gender and situational factors on probabilities of committing offences in a French drivers sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passe ton permis d’abord ! » Pistes explicatives psychosociales aux différences de sexe dans la réussite au permis de conduire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (01-02), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898017002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Medjkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social identity and relationship to traffic rules among different categories of road users: presentation and results of the DIALOGUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Social identity and relationship to traffic rules”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complotisme, crédibilité et réactions face à un contenu de désinformation sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Asssociation Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asssociation Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creating, improving, and promoting breast cancer psychosocial research with patient partnership : insights from the COMBREAST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for more Patient Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Symphony of Us, Nov 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et hormonothérapie adjuvante : quand l’insatisfaction pousse à chercher ailleurs … pour le meilleur ou pour le pire. Une étude par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest (CGSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest (CGSO), Nov 2025, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Psychologists' Associations; Cyprus Psychologists’ Association; University of Cyprus, Jul 2025, Paphos, Cyprus. pp.341-342, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématique hors cadre : Cancer et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Forum d’uro-oncologie inter-régional de Dinard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johnson &amp; Johnson, Oct 2025, Dinard, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des fausses informations sur les comportements en oncologie ? Un état des lieux pour penser l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche interventionnelle en psycho-oncologie : Des données probantes aux pratiques cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche opsyrii « innovations en psycho-oncologie et recherche interventionnelle », Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l’observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l'observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale), Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest (CNO), May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preconference “Belief in conspiracy Theories: new insights and current challenges” of the 19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et recours aux médecines conventionnelles et non-conventionnelles en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d'un questionnaire de sexisme ambivalent envers les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Bosscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire PSITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers&apos; reported behaviors. International comparison based on ESRA2 data on 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting : Transportation research board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deviant Ingroup Members Actually Punished more Severely than Outgroup Ones? A Report of Six Failed Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam‐troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisboa (Virtual Sessions), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs, normes sociales et différences de sexe associées aux comportements automobilistes impliquant une vitesse excessive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Colloque Jeunes Chercheu.ses.rs de l&amp;apos;ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirabilité et normes sociales dans les comportements automobilistes impliquant une vitesse excessive : une étude quasi-expérimentale des différences entre hommes et femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation à la sécurité routière chez les conducteurs ? Analyse des données ESRA1 et 2 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution empirique et éléments de réflexions autour de l'individualisme-collectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF, 12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique. 16p, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11132.03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme-collectivisme horizontal-vertical, situation de conduite automobile et infractions routières déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée - CIPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France. 21p., </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14679.37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conducteurs sont-ils conduits par leurs propres valeurs ? Individualisme-collectivisme et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infractions et règles routières au prisme des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de l'infraction routière et de la règle routière en fonction de l'âge et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens Francophones de Psychologie : La place des psychologues entre crises et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et sécurité routière : un état des lieux de la recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence internationale sur les Représentations Sociales : "Epistémologies de la vie quotidienne" (CIRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la laïcité et leurs relations avec la dominance sociale et l'expression des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bounous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Internationale sur les Représentations Sociales : Epistémologies de la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.26P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la désinformation sur le dépistage et l’observance en oncologie : états des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique (SFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic conspiracy beliefs predict health conspiracy beliefs and intention to use alternative medicine instead of chemotherapy: three vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health-related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normative Features of Resistance to Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019, International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. ICPS 2019, International Convention of Psychological Science, 1p, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18046.43848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magritte Effect: Adherence to Conspiracy Beliefs as Fluid Compensation after a Meaning-Threat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Society for Personality and Social Psychology Annual Convention (SPSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Atlanta, GA, United States. , SPSP 2018, Society for Personality and Social Psychology Annual Convention, 2018, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32942.41281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Another brick in the wall (le conformisme ; Asch 1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonetto; Thomas Arciszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 petites histoires des grandes théories de la psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-78, 2025, 978-2-10-086918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et approches culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et perceptions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses informations liées à la santé. Quels sont les principaux facteurs psychologiques et sociaux qui nous y rendent vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’engagement des usagers dans le développement et l’appropriation des préconisations en faveur de l’environnement ? Quelques apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fausses informations sur la santé physique et mentale en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 2e édition : « Mobiliser les acteurs pour comprendre et agir face à la désinformation liée au cancer : Le rôle des patients, soignants, influenceurs, journalistes et associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 1ère édition : « Etat de la recherche, perspectives et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don aux associations, une incitation efficace pour changer les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/le-don-aux-associations-une-incitation-efficace-pour-changer-les-comportements-215608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les fausses informations liées au cancer s'invitent dans le monde scientifique : étude de cas d'un texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et santé : déterminants, issues psychologiques et intentions de recours aux traitements conventionnels et non-conventionnels en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANTHROPO-LAB – ETHICS EA 7446 - Université Catholique de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la règle et légitimité perçue: Évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2023, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements à risques et infractionnistes chez les automobilistes : relations entre valeurs, normes sociales et différences liées au sexe, au genre et à l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Aix-Marseille Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Varet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche en psychologie sociale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5248-3740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248811789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0rjuEVoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur l’identification et la compréhension des paramètres psychosociaux influençant les comportements de transgression ou de respect des règles et recommandations, de prise de risque ou de protection. L’objectif de ces travaux est de contribuer à l’élaboration de dispositifs de changement de comportement basés sur des preuves scientifiques.Les comportements que j’étudie relèvent du champ de la santé publique (ex : adhésion et observance thérapeutique en oncologie, lutte contre l’antibiorésistance) ou de la mobilité (ex : port du casque à vélo, respect des règles de circulation et de sécurité routière).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les paramètres psychosociaux qui m’intéressent concernent essentiellement l’exposition à la désinformation et aux théories du complot, ainsi que la confiance, la moralité ou encore l’utilité que les individus accordent aux règles, aux recommandations ou aux personnes et institutions qui les représentent.Pour mener à bien ces recherches, j’utilise principalement des méthodes quantitatives (ex : questionnaires, expérimentations de terrain, expérimentations en laboratoire), parfois complétées par des approches qualitatives (ex : entretiens, focus group).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle de mes recherches, je participe également à des activités d’animation scientifique et de valorisation des expertises issues de la recherche. Elles incluent notamment : le développement des relations entre chercheurs de l’Institut Catholique de Lille et les acteurs publics ; le développement d’un réseau « Cancer & Désinformation », réunissant chercheurs, professionnels de santé, acteurs et décideurs publics, et usagers du système de santé.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du malheur dans les fausses informations. Quand le cancer s’immisce dans le monde académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 12 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ito.2026.562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To lose or not to lose one's grip? A comparison of psychosocial predictors of risk-taking and accident involvement among French cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.14-31. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2025.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Risk-Taking Cyclists Have Different Sociodemographic Characteristics? An Observational Study at Intersections in a French City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levanah Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981241236469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Multidimensional Model of Legitimacy: Validation of the Traffic Rules Perceived Legitimacy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.206-222. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/law0000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen threat increases electoral success for conservative parties: Results from a natural experiment with COVID-19 in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.357-363. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social value, normative features and gender differences associated with speeding and compliance with speed limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnis Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varet Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelé Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.12962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy beliefs and intention to use conventional, complementary and alternative medicines: Two vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Membership and Deviance Punishment: Are Deviant Ingroup Members Actually Judged more Negatively than Outgroup Ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15626/MP.2021.2764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social behavior in response to death-related threats: The conspecific loss compensation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arciszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dezecache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.42-63. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ebs0000202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive associations between anomia and intentions to engage in political violence: Cross-cultural evidence from four countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vinicius Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissam Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Celebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.217-223. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pac0000385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Social dominance on prejudice towards North-African minorities: Evidence for the role of social representation of Secularism as a legitimizing myth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements dans l'espace routier: le rôle des attentes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (360), pp24-29. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.360.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajets à pied comme temps et objets de socialisation chez les collégiens français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming Resistance to Persuasion decreases adherence to Conspiracy Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15534510.2018.1471415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individualism, gender and situational factors on probabilities of committing offences in a French drivers sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passe ton permis d’abord ! » Pistes explicatives psychosociales aux différences de sexe dans la réussite au permis de conduire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (01-02), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898017002060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Medjkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social identity and relationship to traffic rules among different categories of road users: presentation and results of the DIALOGUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Social identity and relationship to traffic rules”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et hormonothérapie adjuvante : quand l’insatisfaction pousse à chercher ailleurs … pour le meilleur ou pour le pire. Une étude par entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest (CGSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest (CGSO), Nov 2025, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creating, improving, and promoting breast cancer psychosocial research with patient partnership : insights from the COMBREAST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for more Patient Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Symphony of Us, Nov 2025, Bruxelle, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complotisme, crédibilité et réactions face à un contenu de désinformation sur le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Asssociation Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asssociation Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Psychologists' Associations; Cyprus Psychologists’ Association; University of Cyprus, Jul 2025, Paphos, Cyprus. pp.341-342, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thématique hors cadre : Cancer et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Forum d’uro-oncologie inter-régional de Dinard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johnson &amp; Johnson, Oct 2025, Dinard, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des fausses informations sur les comportements en oncologie ? Un état des lieux pour penser l’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche interventionnelle en psycho-oncologie : Des données probantes aux pratiques cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche opsyrii « innovations en psycho-oncologie et recherche interventionnelle », Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l’observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bec-Gerion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Eyssartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les effets de la désinformation sur l'observance en oncologie : une étude expérimentale par vignette en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS (Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale), Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord-Ouest (CNO), May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances complotistes et intention de recours à la chimiothérapie : trois études par vignettes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On nous ment ! » : induction expérimentale de l’adhésion à des théories du complot et intention de recours à la chimiothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ambivalent sexism and conspiracy beliefs related? A cross-sectional pre-registered study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preconference “Belief in conspiracy Theories: new insights and current challenges” of the 19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of perceived legitimacy on road traffic rules internalization and self-reported compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle multidimensionnel de la légitimité : étude préliminaire appliquée à la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et recours aux médecines conventionnelles et non-conventionnelles en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel de l’Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a mutlidimensional model of perceived legitimacy of traffic rules: results from a literature review and an empirical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et validation d'un questionnaire de sexisme ambivalent envers les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Bosscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire PSITEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in drivers&apos; reported behaviors. International comparison based on ESRA2 data on 32 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Meesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting : Transportation research board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Deviant Ingroup Members Actually Punished more Severely than Outgroup Ones? A Report of Six Failed Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Carsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam‐troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Keeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale en Langue Française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lisboa (Virtual Sessions), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs, normes sociales et différences de sexe associées aux comportements automobilistes impliquant une vitesse excessive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Colloque Jeunes Chercheu.ses.rs de l&amp;apos;ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désirabilité et normes sociales dans les comportements automobilistes impliquant une vitesse excessive : une étude quasi-expérimentale des différences entre hommes et femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing risky decisions: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese seminar on Simulation of On-Ground Mobility in Critical Situations: Cognitive Models and Computerized Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Boulogne Billancourt, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Human Factors and Ergonomics and the Affiliated Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, D.C., États-Unis. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les femmes réussissent moins bien le permis ? Hypothèses psychosociales et méthodologie d&apos;enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle relation à la sécurité routière chez les conducteurs ? Analyse des données ESRA1 et 2 pour la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montfront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, MONTREAL, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution empirique et éléments de réflexions autour de l'individualisme-collectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF, 12ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique. 16p, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11132.03203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du bon et du mauvais conducteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Lange Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, LOUVAIN-LA-NEUVE, Belgique. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisme-collectivisme horizontal-vertical, situation de conduite automobile et infractions routières déclarées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée - CIPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France. 21p., </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14679.37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conducteurs sont-ils conduits par leurs propres valeurs ? Individualisme-collectivisme et valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infractions et règles routières au prisme des représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes entretiens francophones de psychologie. Symposium L'espace routier : un lieu d'étude de la socialisation pour la psychologie sociale et la psychologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de l'infraction routière et de la règle routière en fonction de l'âge et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Psychopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens Francophones de Psychologie : La place des psychologues entre crises et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et sécurité routière : un état des lieux de la recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e conférence internationale sur les Représentations Sociales : "Epistémologies de la vie quotidienne" (CIRS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la laïcité et leurs relations avec la dominance sociale et l'expression des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bounous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Internationale sur les Représentations Sociales : Epistémologies de la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.26P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la désinformation sur le dépistage et l’observance en oncologie : états des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé Publique (SFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment ne pas perdre les pédales ? Comparaison de quelques prédicteurs psychosociaux dans la prise de risque à vélo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic conspiracy beliefs predict health conspiracy beliefs and intention to use alternative medicine instead of chemotherapy: three vignette studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health-related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and health related conspiracy beliefs decrease intention to use chemotherapy: two pilot studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ONCOLille Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Normative Features of Resistance to Persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019, International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. ICPS 2019, International Convention of Psychological Science, 1p, 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18046.43848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magritte Effect: Adherence to Conspiracy Beliefs as Fluid Compensation after a Meaning-Threat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Society for Personality and Social Psychology Annual Convention (SPSP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Atlanta, GA, United States. , SPSP 2018, Society for Personality and Social Psychology Annual Convention, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32942.41281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Another brick in the wall (le conformisme ; Asch 1951)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Khamzina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bonetto; Thomas Arciszewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 petites histoires des grandes théories de la psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-78, 2025, 978-2-10-086918-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et perceptions individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et approches culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carnis; Dominique Mignot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vitesse : enjeux contemporains et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2023, 978-2-336-40401-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et prévenir les différences de sexe dans les comportements à risque au volant : le rôle des stéréotypes et des représentations sociales, In : Benoit Schneider, Jérome Dinet, Marie-Axelle Granié (Eds), Psychologie des transports et de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 36-40, 2020, 978-2-8143-0573-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achot Khalafian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of context and perception of road rules in the pedestrian crossing decision: a challenge for the autonomous vehicle. In I. Nunes (Ed.), Advances in Human Factors and Systems Interaction. AHFE 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 959, Springer, Cham, pp. 221-233, 2019, Advances in Intelligent Systems and Computing (AISC), 978-3-030-20039-8. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20040-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, &amp; C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les différences de sexe en sécurité routière : accidentalité, comportements à risque, accès au permis de conduire. In L. Carnis, M.-L. Gallenne, & C. Gabaude (Eds.), La sécurité routière en France : quand la recherche fait son bilan et trace des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 245-268, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de radars en France : quels autres leviers aujourd'hui pour promouvoir la sécurité routière ? | The Conversation-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fausses informations liées à la santé. Quels sont les principaux facteurs psychologiques et sociaux qui nous y rendent vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’engagement des usagers dans le développement et l’appropriation des préconisations en faveur de l’environnement ? Quelques apports de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Routa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des fausses informations sur la santé physique et mentale en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristopher Lamore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 2e édition : « Mobiliser les acteurs pour comprendre et agir face à la désinformation liée au cancer : Le rôle des patients, soignants, influenceurs, journalistes et associations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 1ère édition : « Etat de la recherche, perspectives et enjeux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don aux associations, une incitation efficace pour changer les comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/le-don-aux-associations-une-incitation-efficace-pour-changer-les-comportements-215608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les fausses informations liées au cancer s'invitent dans le monde scientifique : étude de cas d'un texte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet PR-CYCL (Prévention des risques cyclistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lenglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Victeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deplancke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ETHICS EA 7446 - ANTHROPO-LAB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances conspirationnistes et santé : déterminants, issues psychologiques et intentions de recours aux traitements conventionnels et non-conventionnels en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyn Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANTHROPO-LAB – ETHICS EA 7446 - Université Catholique de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la règle et légitimité perçue: Évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2023, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de sexe dans la réussite au permis de conduire: des paradoxes constatés aux explications psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Degraeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Evennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huguenin-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements à risques et infractionnistes chez les automobilistes : relations entre valeurs, normes sociales et différences liées au sexe, au genre et à l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Varet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Aix-Marseille Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03867775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37CC693D"/>
+    <w:nsid w:val="52B5DB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-varet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-3740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248811789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2026.562" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.10.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carsel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Keeran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2021.2764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Araujo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Baidada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Celebi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2018.1471415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Troian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02074237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montfront" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11132.03203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14679.37289" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Psychopoulos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bounous" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18046.43848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32942.41281" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/20-petites-histoires-grandes-theories-psychologie-sociale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199593v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457860v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-varet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5248-3740" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248811789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0rjuEVoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2026.562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deplancke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.02.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levanah Barbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981241236469" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.10.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12702" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carsel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Keeran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2021.2764" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ebs0000202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vinicius Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissam Baidada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Celebi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Troian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2018.1471415" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02074237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309711v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969804v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969763v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326526v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04316091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04325954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04196493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03669508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achot Khalafian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324010v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Montfront" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11132.03203" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14679.37289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Psychopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bounous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969833v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04326441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18046.43848" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835514v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32942.41281" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/20-petites-histoires-grandes-theories-psychologie-sociale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_vitesse_enjeux_contemporains_et_politiques_publiques_laurent_carnis_dominique_mignot-9782336404011-78306.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20040-4_20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04766693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03867775v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>