--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1041,169 +1041,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lost Territories of France and China: Nationalist Narratives, Connected Histories and Colonial Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corrado Neri, Florent Villard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature, Limits, borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université Jean Moulin, pp.57-78, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lieu d'énonciation, différence culturelle et conscience nationale : la Chine comme objet d'étude dans les thèses des étudiants de l'Institut Franco-chinois de Lyon (1921-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, Littératures et cultures franco-chinoises du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tamkang University Press, pp.29-51, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878130v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00925397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanized culture, hybridity, and the question of the intercultural in 1930s China The position of Qu Qiubai</w:t>
               </w:r>
@@ -3750,51 +3750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352489v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544359v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/CHINAPERSPECTIVES.12812" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13688790.2019.1643967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B. Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00835742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Neri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352489v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544359v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/CHINAPERSPECTIVES.12812" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13688790.2019.1643967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B. Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00835742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Neri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>