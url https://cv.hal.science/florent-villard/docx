--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1041,169 +1041,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lieu d'énonciation, différence culturelle et conscience nationale : la Chine comme objet d'étude dans les thèses des étudiants de l'Institut Franco-chinois de Lyon (1921-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, Littératures et cultures franco-chinoises du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tamkang University Press, pp.29-51, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lost Territories of France and China: Nationalist Narratives, Connected Histories and Colonial Difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corrado Neri, Florent Villard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature, Limits, borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université Jean Moulin, pp.57-78, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00878130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanized culture, hybridity, and the question of the intercultural in 1930s China The position of Qu Qiubai</w:t>
               </w:r>
@@ -1469,51 +1469,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1801,802 +1801,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civilising mission, transcultural flows and national subjectivity: reading the historical experience of the Institut franco-chinois de Lyon (1921–1946) from a postcolonial perspective</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Hongkong ou l’angoisse de la contagion autonomiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory B. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One day in Beijing avec les Gao Brothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit des villes : revue annuelle d'architecture et d'urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.159-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitating Chinese Modern Aesthetic Thought from the Perspective of Global Modernity: Review Essay of Configuration of the Real in Chinese Literary and Aesthetic Modernity by Peter Button</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International and Global Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (1), pp.N.C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'SARS' et les maux identitaires chinois: Néologismes, métissages et tradition de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TranscUlturAl: A Journal of Translation and Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.123-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class', 'Race' and Language: Imagining China and the Discourse of the Category Han in the Writing of Marxist Revolutionary Qu Qiubai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Ethnicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.311-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">翻译现代性，瞿秋白的探索 (Traduire la modernité: une étude sur la pensée de Qu Qiubai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jiangsu Daxue Xuebao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (1), pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">翻译“现代性”：瞿秋白思想探索</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Jiangsu University - Social Science Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (1), pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu Qiubai (1899-1935) et la traduction de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tamkang Studies of Foreign Languages and Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.61-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu Qiubai (1899-1935) et la traduction de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tamkang Studies of Foreign Languages and Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, June 2007 (numéro 9), pp.61-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">China in French Tourist Industry Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.138-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transtexts.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2606,91 +2537,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Kezhen 竺可楨 (1890-1974) and the Sinicization of Pleistocene Frozen Ground: Preliminary Thoughts on the Geographical Imagination, Historiographical Choices and Ideological Orientations of a Pioneer in Chinese Meteorology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2700,502 +2631,502 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots de Chine: Ruptures, persistances, émergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lauwaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Frangville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 9782753586611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots de Chine: Ruptures, persistances, émergences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Villard</w:t>
+                <w:t xml:space="preserve">Nouvelles Psychogéographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Mimesis, 2017, 978-8869760280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique de la vie quotidienne en Chine à l'aube du XXIe siècle avec les Gao Brothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-07643-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Fences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2022, 9782753586611</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut des études transtextuelles et transculturelles; Université Jean Moulin-Lyon 3, pp.242, 2011, 978-2-916377-99-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Mimesis, 2017, 978-8869760280</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatures, Limits, Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Université Jean Moulin, pp.244, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-07643-0</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gramsci chinois: Qu Qiubai, penseur de la modernité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tigre de Papier, pp.373, 2009, 978-2-917969-03-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Institut des études transtextuelles et transculturelles; Université Jean Moulin-Lyon 3, pp.242, 2011, 978-2-916377-99-5</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gramsci chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Tigre de Papier, 381 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3205,297 +3136,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monde - Tribune : A qui profite la visite du président chinois à Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory B. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A qui profite la visite du président chinois à Lyon ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-02069920v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China&amp;quot; entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.222-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China&amp;quot; entry</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.222-227</w:t>
+                <w:t xml:space="preserve">Compte rendu de Things Modern: Material Culture and Everyday Life in China, Frank Dikotter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.N.C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878155v1</w:t>
+                <w:t xml:space="preserve">hal-00925403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Things Modern: Material Culture and Everyday Life in China, Frank Dikotter</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.N.C</w:t>
+                <w:t xml:space="preserve">Compte rendu de Cultural Nationalism in Contemporary China: The Search for National Identity under Reform, Yingjie Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.N.C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3505,105 +3436,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (non)-signes de l'internationalité de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3750,51 +3681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352489v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544359v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/CHINAPERSPECTIVES.12812" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13688790.2019.1643967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B. Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00835742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Neri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352489v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544359v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371765v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/CHINAPERSPECTIVES.12812" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13688790.2019.1643967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory B. Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00835742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Neri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>