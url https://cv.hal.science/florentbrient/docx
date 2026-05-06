--- v0 (2026-03-11)
+++ v1 (2026-05-06)
@@ -181,308 +181,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent subsiding structures in large‐eddy simulations of atmospheric boundary layers</w:t>
+                <w:t xml:space="preserve">Observation-constrained projections reveal longer-than-expected dry spells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Brient</w:t>
+                <w:t xml:space="preserve">Irina Y. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+                <w:t xml:space="preserve">Diego G. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rio</w:t>
+                <w:t xml:space="preserve">F. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Honnert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus G. Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Ki Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4625⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633, pp.594-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07887-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04440845v1</w:t>
+                <w:t xml:space="preserve">hal-04748438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation-constrained projections reveal longer-than-expected dry spells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent subsiding structures in large‐eddy simulations of atmospheric boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego G. Miralles</w:t>
+                <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brient</w:t>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus G. Donat</w:t>
+                <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung-Ki Min</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachel Honnert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 633, pp.594-600. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07887-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.4625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748438v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04440845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Shallowness of tropical low clouds as a predictor of climate models' response to warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -624,51 +624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
@@ -700,325 +700,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential for structural errors in emergent constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process‐Based Climate Model Development Harnessing Machine Learning: I. A Calibration Tool for Parameterization Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M Sanderson</w:t>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline G Pendergrass</w:t>
+                <w:t xml:space="preserve">Daniel Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles D Koven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Brient</w:t>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben B B Booth</w:t>
+                <w:t xml:space="preserve">Victoria Volodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.899 - 918. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-12-899-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020ms002217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350363v1</w:t>
+                <w:t xml:space="preserve">hal-03202039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process‐Based Climate Model Development Harnessing Machine Learning: I. A Calibration Tool for Parameterization Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential for structural errors in emergent constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Benjamin M Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Williamson</w:t>
+                <w:t xml:space="preserve">Angeline G Pendergrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roehrig</w:t>
+                <w:t xml:space="preserve">Charles D Koven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Volodina</w:t>
+                <w:t xml:space="preserve">Ben B B Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.899 - 918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020ms002217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-12-899-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202039v1</w:t>
+                <w:t xml:space="preserve">hal-03350363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Uncertainties in Climate Projections with Emergent Constraints: Concepts, Examples and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,64 +1078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1180,317 +1180,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on the water vapor isotopic composition near the surface of tropical oceans and role of boundary layer mixing processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object‐Oriented Identification of Coherent Structures in Large Eddy Simulations: Importance of Downdrafts in Stratocumulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Brient</w:t>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Honnert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-12235-2019⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (5), pp.2854-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344532v1</w:t>
+                <w:t xml:space="preserve">hal-02414447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object‐Oriented Identification of Coherent Structures in Large Eddy Simulations: Importance of Downdrafts in Stratocumulus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controls on the water vapor isotopic composition near the surface of tropical oceans and role of boundary layer mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Galewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Honnert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (5), pp.2854-2864. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (19), pp.12235-12260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL081499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-12235-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414447v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Marine Stratocumulus Clouds in the CNRM-CM6-1 Model Using Short-Term Hindcasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (1-2), pp.101-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1635,382 +1635,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dependence of Cloud Feedbacks on Physical Parameterizations in WRF Aquaplanet Simulations</w:t>
+                <w:t xml:space="preserve">The Cloud Feedback Model Intercomparison Project (CFMIP) Diagnostic Codes Catalogue – metrics, diagnostics and methodologies to evaluate, understand and improve the representation of clouds and cloud feedbacks in climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Cesana</w:t>
+                <w:t xml:space="preserve">Yoko Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Suselj</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074820⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), pp.4285-4305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4285-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414012v1</w:t>
+                <w:t xml:space="preserve">hal-03416432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cloud Feedback Model Intercomparison Project (CFMIP) Diagnostic Codes Catalogue – metrics, diagnostics and methodologies to evaluate, understand and improve the representation of clouds and cloud feedbacks in climate models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cloud feedback mechanisms and their representation in global climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Zelinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4285-2017⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416432v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud feedback mechanisms and their representation in global climate models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Dependence of Cloud Feedbacks on Physical Parameterizations in WRF Aquaplanet Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Cesana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Suselj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (4), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (20), pp.10,762-10,771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wcc.465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414002v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate goals and computing the future of clouds</w:t>
               </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bretherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Pressel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bischoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2247,51 +2247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallowness of tropical low clouds as a predictor of climate models’ response to warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on Climate Sensitivity from Space-Based Measurements of Low-Cloud Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,51 +2472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the positive low-cloud feedback predicted by a climate model under global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How may low-cloud radiative properties simulated in the current climate influence low-cloud feedbacks under global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter N. Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (4), pp.M12001. </w:t>
@@ -3114,51 +3114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant de 1968 : quand la physique et les mathématiques réinventent la météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XIII n°1, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3282,51 +3282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA64ABFC"/>
+    <w:nsid w:val="EAAE8B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3513,51 +3513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentbrient" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167409840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04440845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Honnert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Y. Petrova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego G. Miralles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brient" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G. Donat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Ki Min" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07887-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Tan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05675-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Sanderson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline G Pendergrass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Koven" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben B B Booth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-899-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Williamson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volodina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-019-9140-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sandu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Galewsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-12235-2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081499" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3909-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cesana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Suselj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074820" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4285-2017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ceppi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zelinka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hartmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Teixeira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bretherton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pressel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3190" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bischoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069465" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2846-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0897.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1279-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01116884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Bretherton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012MS000182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentbrient" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8485-4705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167409840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Y. Petrova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego G. Miralles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brient" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G. Donat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Ki Min" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07887-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04440845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Honnert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Tan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05675-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geoffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voldoire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Williamson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volodina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03350363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Sanderson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline G Pendergrass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Koven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben B B Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-899-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-019-9140-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sandu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081499" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Galewsky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-12235-2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3909-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4285-2017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ceppi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zelinka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Cesana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Suselj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Teixeira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bretherton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pressel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3190" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bischoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069465" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2846-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0897.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1279-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01116884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Bretherton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012MS000182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>