--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -3563,328 +3563,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the Lower Consolute Boundary and the Structure of Mesoporous Silica Materials</w:t>
+                <w:t xml:space="preserve">Hydrothermal stability of mesostructured silica prepared using a nonionic fluorinated surfactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blin</w:t>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stébé</w:t>
+                <w:t xml:space="preserve">M.J. Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la7029104⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1-3), pp.308-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443863v1</w:t>
+                <w:t xml:space="preserve">hal-02443873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal stability of mesostructured silica prepared using a nonionic fluorinated surfactant</w:t>
+                <w:t xml:space="preserve">Relation between the Lower Consolute Boundary and the Structure of Mesoporous Silica Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Stebe</w:t>
+                <w:t xml:space="preserve">J. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Blin</w:t>
+                <w:t xml:space="preserve">M. Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 116 (1-3), pp.308-317. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.1044-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la7029104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443873v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonionic Fluorinated−Hydrogenated Surfactants for the Design of Mesoporous Silica Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (38), pp.11950-11959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,64 +3943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Ordered Bimodal Mesoporous Silica Materials by Using a Mixed Fluorinated−Hydrogenated Surfactant-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.2138-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4882,51 +4882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04451309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronagul Turganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox14010016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03754233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Stephan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21885-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTRPC26-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304648j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malfatti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3038318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schlienger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201938h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zoumpanioti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Papamentzelopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.07.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S0WSZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7029104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-346BVZN6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stebe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.04.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVH1Z3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8035378" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CK6NRJ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063103p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C3FQWJ2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03883736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04451309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronagul Turganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox14010016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03754233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Stephan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21885-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTRPC26-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304648j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malfatti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3038318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schlienger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201938h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zoumpanioti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Papamentzelopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.07.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S0WSZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stebe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.04.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVH1Z3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7029104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-346BVZN6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8035378" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CK6NRJ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063103p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C3FQWJ2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03883736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>