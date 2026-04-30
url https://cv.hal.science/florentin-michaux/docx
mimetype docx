--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,3488 +261,3493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide–polysaccharide complexation: Phase behavior and destabilization mechanisms in gum Arabic–chitosan systems</w:t>
+                <w:t xml:space="preserve">Impact of milk-to-vegetable fat ratio on infant formula emulsions stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delmas</w:t>
+                <w:t xml:space="preserve">Regis Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111809⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.101399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2026.101399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368046v1</w:t>
+                <w:t xml:space="preserve">hal-05590762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Polysaccharide–polysaccharide complexation: Phase behavior and destabilization mechanisms in gum Arabic–chitosan systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.111809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617609v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of granulometry of carbonaceous materials and application rates on the availability of soil-bound Dichlorodiphenyltrichloroethane (DDT) and its metabolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the critical aggregation concentration in water of Gum Arabic functionalized with curcumin oxidation products by micro-scale thermophoresis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronagul Turganova</w:t>
+                <w:t xml:space="preserve">Aurélie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaukhar Konuspaye</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+                <w:t xml:space="preserve">Aurélie Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aigerim Mamirova</w:t>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.267-284. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.132510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jox14010016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.132510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451309v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
+                <w:t xml:space="preserve">The effect of granulometry of carbonaceous materials and application rates on the availability of soil-bound Dichlorodiphenyltrichloroethane (DDT) and its metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+                <w:t xml:space="preserve">Farida Amutova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+                <w:t xml:space="preserve">Ronagul Turganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelore Elfassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">Gaukhar Konuspaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigerim Mamirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-022-02014-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.267-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jox14010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953726v1</w:t>
+                <w:t xml:space="preserve">hal-04451309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of particle size and amendment rates of Sargassum biochar on chlordecone sequestration in West Indian soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invert emulsions alleviate biotic interactions in bacterial mixed culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-21885-5⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-022-02014-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754233v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of particle size and amendment rates of Sargassum biochar on chlordecone sequestration in West Indian soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+                <w:t xml:space="preserve">Perrine Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Simard</w:t>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.5873-5880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-21885-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552124v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides enzymatic modification to control the coacervation or the aggregation behavior: a thermodynamic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic mediated modification of gum Arabic by curcumin oxidation products: physicochemical and self-assembly study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Linder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">Aurélie A Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 122, pp.107092. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107092⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 126, pp.107451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323866v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vuillemin</w:t>
+                <w:t xml:space="preserve">Polysaccharides enzymatic modification to control the coacervation or the aggregation behavior: a thermodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.107092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093688v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer functionalization through an enzymatic process: Intermediate products characterization and their grafting onto gum Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cabaleiro</w:t>
+                <w:t xml:space="preserve">Marie Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.480-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883913v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543678v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gum Arabic and chitosan self-assembly: Thermodynamic and mechanism aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Physicochemical characterizations of gum Arabic modified with oxidation products of ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.048⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.105919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146529v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gum Arabic and chitosan self-assembly: Thermodynamic and mechanism aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aya Khanji</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315502v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Chitosan - Shea butter solid nanoparticles assemblies for the preparation of a novel nanoparticles in microparticles system containing curcumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 553, pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315509v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The study of curcumin interaction with micellar casein and lactic acid bacteria cell envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315518v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage-induced caking of cocoa powder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Jacquot</w:t>
+                <w:t xml:space="preserve">Structure, gelation, and antioxidant properties of curcumin-doped casein micelle powder produced by spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Khanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chávez Montes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dupas</w:t>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.971-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FO01923H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146517v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostuctured mesoporous materials from different silica sources using fluorinated surfactants as templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storage-induced caking of cocoa powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentin Michaux</w:t>
+                <w:t xml:space="preserve">F. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Stebe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.04.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443906v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostuctured mesoporous materials from different silica sources using fluorinated surfactants as templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tamayol</w:t>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510, pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196403v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa powder surface composition during aging: A focus on fat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Dupas</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.032⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146566v1</w:t>
+                <w:t xml:space="preserve">hal-02196403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shea butter solid nanoparticles for curcumin encapsulation: Influence of nanoparticles size on drug loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Cocoa powder surface composition during aging: A focus on fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201500348⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278471v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and gelation properties of casein micelles doped with curcumin under acidic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya N. Khanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (12), pp.3624-3633. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo00829h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of mesoporous silica materials based on nonionic fluorinated surfactant using Box–Behnken experimental designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shea butter solid nanoparticles for curcumin encapsulation: Influence of nanoparticles size on drug loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hajj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sandrine Bouelet Ntsama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201500348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01272920v1</w:t>
+                <w:t xml:space="preserve">hal-01278471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Nanostructured Silica Materials Templated with Nonionic Fluorinated Surfactant Followed by in Situ SAXS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of properties of mesoporous silica materials based on nonionic fluorinated surfactant using Box–Behnken experimental designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la304648j⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272925v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Time-Resolved SAXS Study of the Formation of Mesostructured Organically Modified Silica through Modeling of Micelles Evolution during Surfactant-Templated Self-Assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formation of Nanostructured Silica Materials Templated with Nonionic Fluorinated Surfactant Followed by in Situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Folliet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (50), pp.17477-17493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la3038318⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.2007-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304648j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457176v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-, Mesoporous Boron Nitride-Based Materials Templated from Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Schlienger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm201938h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization and activity of Rhizomucor miehei lipase. Effect of the matrix properties prepared from nonionic fluorinated surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In Situ Time-Resolved SAXS Study of the Formation of Mesostructured Organically Modified Silica through Modeling of Micelles Evolution during Surfactant-Templated Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrto Papamentzelopoulou</w:t>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie José Stebe</w:t>
+                <w:t xml:space="preserve">Luca Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Blin</w:t>
+                <w:t xml:space="preserve">Nicolas Folliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (1), pp.39-46. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (50), pp.17477-17493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la3038318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443877v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal stability of mesostructured silica prepared using a nonionic fluorinated surfactant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Immobilization and activity of Rhizomucor miehei lipase. Effect of the matrix properties prepared from nonionic fluorinated surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zoumpanioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carteret</w:t>
+                <w:t xml:space="preserve">Myrto Papamentzelopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Stebe</w:t>
+                <w:t xml:space="preserve">Marie José Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Blin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 116 (1-3), pp.308-317. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443873v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the Lower Consolute Boundary and the Structure of Mesoporous Silica Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,253 +3813,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic Fluorinated−Hydrogenated Surfactants for the Design of Mesoporous Silica Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal stability of mesostructured silica prepared using a nonionic fluorinated surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Stébé</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp8035378⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1-3), pp.308-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443867v1</w:t>
+                <w:t xml:space="preserve">hal-02443873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonionic Fluorinated−Hydrogenated Surfactants for the Design of Mesoporous Silica Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (38), pp.11950-11959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8035378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design of Ordered Bimodal Mesoporous Silica Materials by Using a Mixed Fluorinated−Hydrogenated Surfactant-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.2138-2144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la063103p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4064,154 +4198,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de communautés microbiennes en émulsions inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème CBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club des Bactéries Lactiques, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4221,404 +4355,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LECOMIC - 1ère rencontre du réseau des chercheurs en Ecologie Microbienne de l'Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la taille des particules de biochar de Sargasse sur le potentiel de séquestration de la chlordécone chez des sols antillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international : Chlordécone, Connaître Pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Gosier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invert emulsions for the propagation of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4628,114 +4762,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des tensioactifs fluorés à la synthèse de matériaux mésoporeux : Application à la conception d'un bioréacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NAN10088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4882,51 +5016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04451309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronagul Turganova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox14010016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03754233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Stephan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21885-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTRPC26-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304648j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malfatti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3038318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schlienger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201938h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zoumpanioti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Papamentzelopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.07.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S0WSZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stebe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.04.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVH1Z3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7029104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-346BVZN6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8035378" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CK6NRJ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063103p" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C3FQWJ2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03883736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05420297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Didat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05590762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Badin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2026.101399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seiler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132510" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04451309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amutova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronagul Turganova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Konuspaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox14010016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-022-02014-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03754233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21885-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03552124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Vuillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E. Vuillemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuillemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.113" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.05.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hajj Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khanji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salameh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.01.067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02315518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01923H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.04.067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya N. Khanji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahimer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo00829h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sandrine Bouelet Ntsama" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500348" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTRPC26-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304648j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schlienger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201938h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Malfatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3038318" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zoumpanioti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Papamentzelopoulou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Blin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.07.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S0WSZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7029104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-346BVZN6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stebe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.04.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQVH1Z3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8035378" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1CK6NRJ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063103p" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C3FQWJ2P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03883736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>