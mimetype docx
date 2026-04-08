--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1495,394 +1495,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Beley</w:t>
+                <w:t xml:space="preserve">Open-Loop Paralleling of Class E2 resonant DC-DC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blanchon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salomez Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157615v1</w:t>
+                <w:t xml:space="preserve">hal-05322363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Verification of load-independence characteristics of a Class E2 parallel resonant DC-DC converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Nottingham; Newcastle University; IEEE Power Electronics Society; ECPE, Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266536v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Loop Paralleling of Class E2 resonant DC-DC Converters</w:t>
+                <w:t xml:space="preserve">Experimental Verification of load-independence characteristics of a Class E2 parallel resonant DC-DC converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomez Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Nottingham; Newcastle University; IEEE Power Electronics Society; ECPE, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322363v1</w:t>
+                <w:t xml:space="preserve">hal-05266536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
               </w:r>
@@ -2131,51 +2131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance evaluation of air core inductors for Very High Frequency power conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,51 +3504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E90B90F6"/>
+    <w:nsid w:val="EFC9CEA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3652,51 +3652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="83BCDCF0"/>
+    <w:nsid w:val="E98BDB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3800,51 +3800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75B2D743"/>
+    <w:nsid w:val="FEFBFD69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3948,51 +3948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9EFFB82F"/>
+    <w:nsid w:val="5D81DAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4096,51 +4096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3000E31C"/>
+    <w:nsid w:val="2173F3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4244,51 +4244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D820AED5"/>
+    <w:nsid w:val="F3AE6C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4490,51 +4490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentin-salomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seeds.cnrs.fr/gt-convertisseurs-electronique-de-puissance-plus-soutenables/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04570874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3163893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04032916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentin-salomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seeds.cnrs.fr/gt-convertisseurs-electronique-de-puissance-plus-soutenables/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04570874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3163893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04032916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>