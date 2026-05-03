--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Florentin Salomez </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé de Recherche CNRS en Électronique de Puissance au G2ELab, sur les sujets transverses de la soutenabilité et de l'économie circulaire avec en spécialité les composants magnétiques, la compatibilité électromagnétique et la conversion de puissance très haute fréquence.</w:t>
+        <w:t xml:space="preserve">Chargé de Recherche CNRS en Électronique de Puissance au G2ELab, sur les sujets transverses de la soutenabilité et de l'économie circulaire avec en spécialités techniques les composants magnétiques, la compatibilité électromagnétique et la conversion de puissance très haute fréquence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -122,322 +122,484 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Encadrements de thèses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Marion Rozec, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contributions à la réparation et au réemploi des convertisseurs d'électronique de puissance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mohammed Abibou, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Développement d'un transformateur sans circuit magnétique au sein d'un convertisseur modulaire bidirectionnel abaisseur/élévateur d'une puissance d'une dizaine de kW entre 500kHz et 1MHz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ansley Jugoo, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Réseau de convertisseurs VHF standardisés</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sélection de publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">L’électronique de puissance : méconnue mais omniprésente et source de toujours plus de déchets électroniques</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">État de l'art de la recherche en électronique de puissance plus soutenable</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Capacités parasites des tores bobinés et leur minimisation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Modélisation de la sensibilité et des préférences des consommateurs d'énergie électrique en secteur résidentiel et leur intégration dans un système de supervision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01/01/2025 - Aujourd'hui - CR CNRS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">,	Laboratoire G2ELab, Grenoble, France</w:t>
+        <w:t xml:space="preserve">,	</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">G2ELab</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Grenoble, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé de Recherche CNRS, électronique de puissance conçue pour l’économie circulaire.</w:t>
+        <w:t xml:space="preserve">Chargé de Recherche (CR) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CNRS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, électronique de puissance conçue pour l’économie circulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01/11/2022 - Aujourd'hui - Membre</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du GT CEPPS</w:t>
+        <w:t xml:space="preserve"> du </w:t>
       </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">GT CEPPS</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation active dans le Groupe de Travail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CEPPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en tant qu'animateur, coordinateur, et co-auteur d'articles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">17/10/2022 - 15/10/2024 - Post-Doc</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, Laboratoire G2ELAb, Grenoble, France</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">G2ELab</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Grenoble, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sujets : Conversion très ahute fréquence et électronique de puissance conçue pour l'économie circulaire.</w:t>
+        <w:t xml:space="preserve">Sujets : Conversion très haute fréquence et électronique de puissance conçue pour l'économie circulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2019 - 30/09/2022 - Thèse en génie électrique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, Laboratoire d'Electrotechnique et d'Electronique de Puissance (</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">L2EP</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">), Lille, France</w:t>
+        <w:t xml:space="preserve">, Lille, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Modélisation des effets capacitifs des bobines simple couche et choix du matériau magnétique du noyau pour le dimensionnement des filtres CEM</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01/2019 à 09/2019 - Ingénieur de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, Laboratoire d'Electrotechnique et d'Electronique de Puissance (</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">L2EP</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">), Lille, France</w:t>
+        <w:t xml:space="preserve">, Lille, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projet Convertisseur Intégré Intellignet (CE2I)</w:t>
+        <w:t xml:space="preserve">Projet Convertisseur Intégré Intellignet (</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CE2I</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Etude comparative des technologies de transistors MOSFET et évaluation des pertes du convertisseur.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Détermination des profils de puissance pour le dimensionnement du système de refroidissement.</w:t>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -460,2550 +622,2675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion DC-DC aux fréquences VHF - Enjeux, avancement et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversion de l'énergie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Techniques de l'ingénieur, Electronique-Photonique, pp.E3979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-e3979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM Strategy for the Cancellation of the Common Mode Noise Generated in a Multicell DC–AC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugot Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (9), pp.11124-11133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3406770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Minimization of the Parasitic Capacitances of Single-Layer Toroidal Inductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, IEEE Transactions on Power Electronics, 37 (10), pp.12426-12436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tpel.2022.3177642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized Gauged Formulation of Darwin Model for FEM Computation of Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ieee Transactions on Magnetics, 58 (9), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmag.2022.3163893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation-Based Investigation of the Limits of Different Quasistatic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Applied Sciences, 11 (23), pp.11218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app112311218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ sensitivities and preferences modelling and integration in a decentralised two levels energy supervisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 183, pp.142-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of best candidate topology for paralleling standardised VHF DC-DC power converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A large-signal based characterization and modelling method for the output capacitance of GaN-HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugoo Ansley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943359v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Loop Paralleling of Class E2 resonant DC-DC Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identification of best candidate topology for paralleling standardised VHF DC-DC power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322363v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Verification of load-independence characteristics of a Class E2 parallel resonant DC-DC converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomez Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham; Newcastle University; IEEE Power Electronics Society; ECPE, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open-Loop Paralleling of Class E2 resonant DC-DC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansley Jugoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomez Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289822v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316095v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance evaluation of air core inductors for Very High Frequency power conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Despesse</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2024 - International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720848v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Frequency Range of Air Core Magnetic Inductors for Very High Frequency Power Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and performance evaluation of air core inductors for Very High Frequency power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812116⟩</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2024 - International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30420/566262341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913092v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operating Frequency Range of Air Core Magnetic Inductors for Very High Frequency Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansley Jugoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'un filtre de mode commun avec prise en compte du comportement haute fréquence du composant magnétique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441407v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and minimization of the parasitic capacitance of ring core inductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d'un filtre de mode commun avec prise en compte du comportement haute fréquence du composant magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419043v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de détermination des capacités parasites des bobines toriques nanocristallins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling and minimization of the parasitic capacitance of ring core inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compatibilité Electromagnétique 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gand, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320509v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Model of Parasitic Capacitance of Inductor with Conductive Core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthode de détermination des capacités parasites des bobines toriques nanocristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nuremberg, Germany. https://ieeexplore.ieee.org/abstract/document/9472479/</w:t>
+              <w:t xml:space="preserve">Compatibilité Electromagnétique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320507v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semi-Analytical Model of Parasitic Capacitance of Inductor with Conductive Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nuremberg, Germany. https://ieeexplore.ieee.org/abstract/document/9472479/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integration of Consumers’ Sensitivities and Preferences in Demand Side Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierzcak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3013,219 +3300,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and minimisation of the parasitic capacitances of single layer ring core inductors made for common-mode filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Electroniques de Puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Minimisation des Capacités Parasites des Bobines Toriques Simple Couche pour les filtres CEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Plénière du Groupe de Recherche Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, LILLE, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3235,91 +3522,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Proportion of Televisions Fails Because of Power Electronics, and why? A Case Study Based on the Repair Café Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3329,114 +3616,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets capacitifs des bobines simple couche et choix du matériau magnétique du noyau pour le dimensionnement des filtres CEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université de Lille, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ULILN029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04032916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électronique de puissance : méconnue mais omniprésente et source de toujours plus de déchets électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Fayolle-Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ywrmd5hc3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3504,51 +3950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFC9CEA6"/>
+    <w:nsid w:val="05704F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3652,51 +4098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E98BDB16"/>
+    <w:nsid w:val="68863E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3800,51 +4246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FEFBFD69"/>
+    <w:nsid w:val="130CE24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3948,51 +4394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D81DAF2"/>
+    <w:nsid w:val="A2A20027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4096,51 +4542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2173F3E9"/>
+    <w:nsid w:val="A29086BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4244,51 +4690,347 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F3AE6C04"/>
+    <w:nsid w:val="1C196C2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="6546F27F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="BE69DFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4408,50 +5150,56 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4490,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentin-salomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seeds.cnrs.fr/gt-convertisseurs-electronique-de-puissance-plus-soutenables/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04570874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3163893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943359v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04032916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentin-salomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s426059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s404943" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="'https://theses.fr/s374234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/lelectronique-de-puissance-meconnue-mais-omnipresente-et-source-de-toujours-plus-de-dechets-electroniques-266012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seeds.cnrs.fr/gt-convertisseurs-electronique-de-puissance-plus-soutenables/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2ep.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce2i.eu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04570874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3979" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3163893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoo Ansley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04032916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>