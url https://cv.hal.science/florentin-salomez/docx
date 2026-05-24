--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,490 +100,511 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3341-0634</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=lth3lBwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Encadrements de thèses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marion Rozec, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contributions à la réparation et au réemploi des convertisseurs d'électronique de puissance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mohammed Abibou, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Développement d'un transformateur sans circuit magnétique au sein d'un convertisseur modulaire bidirectionnel abaisseur/élévateur d'une puissance d'une dizaine de kW entre 500kHz et 1MHz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ansley Jugoo, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Réseau de convertisseurs VHF standardisés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sélection de publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">L’électronique de puissance : méconnue mais omniprésente et source de toujours plus de déchets électroniques</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">État de l'art de la recherche en électronique de puissance plus soutenable</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Capacités parasites des tores bobinés et leur minimisation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Modélisation de la sensibilité et des préférences des consommateurs d'énergie électrique en secteur résidentiel et leur intégration dans un système de supervision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01/01/2025 - Aujourd'hui - CR CNRS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,	</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">G2ELab</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Grenoble, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chargé de Recherche (CR) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CNRS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, électronique de puissance conçue pour l’économie circulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01/11/2022 - Aujourd'hui - Membre</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GT CEPPS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation active dans le Groupe de Travail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CEPPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en tant qu'animateur, coordinateur, et co-auteur d'articles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">17/10/2022 - 15/10/2024 - Post-Doc</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">G2ELab</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Grenoble, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sujets : Conversion très haute fréquence et électronique de puissance conçue pour l'économie circulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2019 - 30/09/2022 - Thèse en génie électrique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">L2EP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Lille, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Modélisation des effets capacitifs des bobines simple couche et choix du matériau magnétique du noyau pour le dimensionnement des filtres CEM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">01/2019 à 09/2019 - Ingénieur de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">L2EP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Lille, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projet Convertisseur Intégré Intellignet (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CE2I</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -622,2675 +643,2675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion DC-DC aux fréquences VHF - Enjeux, avancement et perspectives</w:t>
+                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Pace</w:t>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Daire</w:t>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beley</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Salomez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversion de l'énergie électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e3979⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570874v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">PWM Strategy for the Cancellation of the Common Mode Noise Generated in a Multicell DC–AC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+                <w:t xml:space="preserve">Hugot Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (9), pp.11124-11133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3406770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04531821v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM Strategy for the Cancellation of the Common Mode Noise Generated in a Multicell DC–AC Converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Conversion DC-DC aux fréquences VHF - Enjeux, avancement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3406770⟩</w:t>
+              <w:t xml:space="preserve">Conversion de l'énergie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Techniques de l'ingénieur, Electronique-Photonique, pp.E3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e3979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720859v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Minimization of the Parasitic Capacitances of Single-Layer Toroidal Inductors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilized Gauged Formulation of Darwin Model for FEM Computation of Industrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpel.2022.3177642⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ieee Transactions on Magnetics, 58 (9), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3163893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865502v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Gauged Formulation of Darwin Model for FEM Computation of Industrial Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+                <w:t xml:space="preserve">Modeling and Minimization of the Parasitic Capacitances of Single-Layer Toroidal Inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Videt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Idir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2022.3163893⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, IEEE Transactions on Power Electronics, 37 (10), pp.12426-12436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2022.3177642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959322v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation-Based Investigation of the Limits of Different Quasistatic Models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Consumers’ sensitivities and preferences modelling and integration in a decentralised two levels energy supervisor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Davigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112311218⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959278v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers’ sensitivities and preferences modelling and integration in a decentralised two levels energy supervisor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation-Based Investigation of the Limits of Different Quasistatic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Applied Sciences, 11 (23), pp.11218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app112311218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03320505v1</w:t>
+                <w:t xml:space="preserve">hal-03959278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-signal based characterization and modelling method for the output capacitance of GaN-HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugoo Ansley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of best candidate topology for paralleling standardised VHF DC-DC power converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Open-Loop Paralleling of Class E2 resonant DC-DC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomez Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carcouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
+              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943359v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la conversion d'énergie électrique à très haute fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Verification of load-independence characteristics of a Class E2 parallel resonant DC-DC converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomez Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham; Newcastle University; IEEE Power Electronics Society; ECPE, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Loop Paralleling of Class E2 resonant DC-DC Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Identification of best candidate topology for paralleling standardised VHF DC-DC power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Conference of the IEEE Industrial Electronics Society (IECON 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322363v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289822v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
+                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+                <w:t xml:space="preserve">Gaëtan Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Chaumat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+                <w:t xml:space="preserve">Silvio Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316095v1</w:t>
+                <w:t xml:space="preserve">hal-05289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance evaluation of air core inductors for Very High Frequency power conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carcouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2024 - International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30420/566262341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Frequency Range of Air Core Magnetic Inductors for Very High Frequency Power Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansley Jugoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Design Methodologies Conference (DMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Grenoble, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DMC62632.2024.10812116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement d'un filtre de mode commun avec prise en compte du comportement haute fréquence du composant magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Croisic, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and minimization of the parasitic capacitance of ring core inductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Semi-Analytical Model of Parasitic Capacitance of Inductor with Conductive Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nuremberg, Germany. https://ieeexplore.ieee.org/abstract/document/9472479/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03419043v1</w:t>
+                <w:t xml:space="preserve">hal-03320507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de détermination des capacités parasites des bobines toriques nanocristallins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling and minimization of the parasitic capacitance of ring core inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compatibilité Electromagnétique 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gand, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320509v1</w:t>
+                <w:t xml:space="preserve">hal-03419043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Model of Parasitic Capacitance of Inductor with Conductive Core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Méthode de détermination des capacités parasites des bobines toriques nanocristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nuremberg, Germany. https://ieeexplore.ieee.org/abstract/document/9472479/</w:t>
+              <w:t xml:space="preserve">Compatibilité Electromagnétique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320507v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Consumers’ Sensitivities and Preferences in Demand Side Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Durillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Davigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kazmierzcak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3300,219 +3321,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and minimisation of the parasitic capacitances of single layer ring core inductors made for common-mode filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Electroniques de Puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Minimisation des Capacités Parasites des Bobines Toriques Simple Couche pour les filtres CEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Idir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Plénière du Groupe de Recherche Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, LILLE, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3522,91 +3543,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Proportion of Televisions Fails Because of Power Electronics, and why? A Case Study Based on the Repair Café Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3616,100 +3637,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets capacitifs des bobines simple couche et choix du matériau magnétique du noyau pour le dimensionnement des filtres CEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université de Lille, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022ULILN029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04032916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3719,170 +3740,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électronique de puissance : méconnue mais omniprésente et source de toujours plus de déchets électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Fayolle-Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ywrmd5hc3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3950,51 +3971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05704F16"/>
+    <w:nsid w:val="BFF2D859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4098,51 +4119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68863E4D"/>
+    <w:nsid w:val="CF6477F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="130CE24C"/>
+    <w:nsid w:val="56FD6A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4394,51 +4415,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A2A20027"/>
+    <w:nsid w:val="F51909F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4542,51 +4563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A29086BB"/>
+    <w:nsid w:val="73DD074E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4690,51 +4711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1C196C2B"/>
+    <w:nsid w:val="7EC0AB32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4838,51 +4859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6546F27F"/>
+    <w:nsid w:val="404AA730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +5007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BE69DFC4"/>
+    <w:nsid w:val="3C798C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5238,51 +5259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentin-salomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s426059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s404943" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="'https://theses.fr/s374234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/lelectronique-de-puissance-meconnue-mais-omnipresente-et-source-de-toujours-plus-de-dechets-electroniques-266012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seeds.cnrs.fr/gt-convertisseurs-electronique-de-puissance-plus-soutenables/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2ep.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce2i.eu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04570874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3979" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3163893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoo Ansley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04032916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florentin-salomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-0634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lth3lBwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s426059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s404943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="'https://theses.fr/s374234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/lelectronique-de-puissance-meconnue-mais-omnipresente-et-source-de-toujours-plus-de-dechets-electroniques-266012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03865502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insis.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seeds.cnrs.fr/gt-convertisseurs-electronique-de-puissance-plus-soutenables/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://l2ep.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ce2i.eu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04570874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Daire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3979" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Taha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2022.3163893" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Idir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2022.3177642" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.02.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03959278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugoo Ansley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansley Jugoo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomez Florentin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Freitas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566262341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMC62632.2024.10812116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570557" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kazmierzcak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04032916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILN029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>